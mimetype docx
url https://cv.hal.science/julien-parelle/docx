--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -3137,260 +3137,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert d’éléments traces provenant de décharges de résidus dans des végétaux utilisés en jardinage : estimation du risque et bio-monitoring. Les agricultures urbaines durables : un vecteur de la transition écologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maohamed Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur l'agriculture urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525743v1</w:t>
+                <w:t xml:space="preserve">hal-04153263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfert d’éléments traces provenant de décharges de résidus dans des végétaux utilisés en jardinage : estimation du risque et bio-monitoring. Les agricultures urbaines durables : un vecteur de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Colloque international sur l'agriculture urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153263v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural recolonization of tailings dumps by trees and microbes: a case study</w:t>
               </w:r>
@@ -3902,260 +3902,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment, ICHMET.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghen, Belgium</w:t>
+              <w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525729v1</w:t>
+                <w:t xml:space="preserve">hal-03779377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment, ICHMET.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779377v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4633,51 +4633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD82B149"/>
+    <w:nsid w:val="9433EAB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4781,51 +4781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59D56808"/>
+    <w:nsid w:val="D67500C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4929,51 +4929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CBE6CC2A"/>
+    <w:nsid w:val="F64059B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5166,51 +5166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-parelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9209-3755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109282086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edaphos.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/michel-chalot/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoire-forets-comtoises.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.umlp.fr/pages/fr/menu3795/formations/licence-sciences-de-la-vie-16865-15340.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature-conservation-ubfc.com/emme/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.umlp.fr/pages/fr/menu3795/formations/master-qualite-des-eaux--des-sols-et-traitements--quest-20917-15499.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belabbes Sara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0226-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.10.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0340-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.7.1027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roudaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorbes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Badourdine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Andriamihajason" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti-Marcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n44362343456755h/fulltext.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10305-6_12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertheau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Binet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ciadamidaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-parelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9209-3755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109282086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edaphos.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/michel-chalot/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoire-forets-comtoises.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.umlp.fr/pages/fr/menu3795/formations/licence-sciences-de-la-vie-16865-15340.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature-conservation-ubfc.com/emme/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.umlp.fr/pages/fr/menu3795/formations/master-qualite-des-eaux--des-sols-et-traitements--quest-20917-15499.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belabbes Sara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0226-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.10.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0340-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.7.1027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roudaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorbes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Badourdine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Andriamihajason" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti-Marcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n44362343456755h/fulltext.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10305-6_12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertheau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Binet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ciadamidaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>