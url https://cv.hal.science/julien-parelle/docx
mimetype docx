--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -1169,265 +1169,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of micro-cuttings from acorns to test the plasticity of response to contrasting soil water regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belabbes Sara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forestry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11676-016-0226-1⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355399v1</w:t>
+                <w:t xml:space="preserve">hal-01378616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of micro-cuttings from acorns to test the plasticity of response to contrasting soil water regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gimbert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Belabbes Sara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 146, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Journal of Forestry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (5), pp.995-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11676-016-0226-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378616v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term response to waterlogging in Quercus petraea and Quercus robur: a study of the root hydraulic responses and the transcriptional pattern of aquaporins</w:t>
               </w:r>
@@ -2026,485 +2026,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light acclimation and photosynthetic response of beech (Fagus sylvatica L.) saplings under artificial shading or natural mediterranean conditions</w:t>
+                <w:t xml:space="preserve">Light acclimation and photosynthetic response of beech (Fagus sylvatica L.) saplings under artificial shading or natural Mediterranean conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
+                <w:t xml:space="preserve">Michel Ducrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 63 (3), pp.257-266. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 63 (3), pp.257- 266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655467v1</w:t>
+                <w:t xml:space="preserve">hal-00883976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light acclimation and photosynthetic response of beech (Fagus sylvatica L.) saplings under artificial shading or natural Mediterranean conditions</w:t>
+                <w:t xml:space="preserve">Differences in morphological and physiological responses to water-logging between two sympatric oak species (Quercus petraea [Matt.] Liebl., Quercus robur L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Roudaut</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ducrey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 63 (3), pp.257- 266</w:t>
+              <w:t xml:space="preserve">, 2006, 63 (8), pp.849-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883976v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00884035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in morphological and physiological responses to water-logging between two sympatric oak species (Quercus petraea [Matt.] Liebl., Quercus robur L.)</w:t>
+                <w:t xml:space="preserve">Differences in morphological and physiological responses to water-logging between two sympatric oak species (Q. Petraea [Matt.] Lieb., Q. Robur L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 63 (8), pp.849-859</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 63 (8), pp.849-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2006068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00884035v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in morphological and physiological responses to water-logging between two sympatric oak species (Q. Petraea [Matt.] Lieb., Q. Robur L.)</w:t>
+                <w:t xml:space="preserve">Light acclimation and photosynthetic response of beech (Fagus sylvatica L.) saplings under artificial shading or natural mediterranean conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 63 (8), pp.849-859. </w:t>
+              <w:t xml:space="preserve">, 2006, 63 (3), pp.257-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2006068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/forest:2006004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656239v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Torti-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3902,260 +3902,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment, ICHMET.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779377v1</w:t>
+                <w:t xml:space="preserve">hal-03525729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment, ICHMET.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghen, Belgium</w:t>
+              <w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525729v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4633,51 +4633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9433EAB2"/>
+    <w:nsid w:val="EE695F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4781,51 +4781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D67500C5"/>
+    <w:nsid w:val="17ECB6A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4929,51 +4929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F64059B3"/>
+    <w:nsid w:val="31020BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5166,51 +5166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-parelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9209-3755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109282086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edaphos.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/michel-chalot/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoire-forets-comtoises.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.umlp.fr/pages/fr/menu3795/formations/licence-sciences-de-la-vie-16865-15340.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature-conservation-ubfc.com/emme/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.umlp.fr/pages/fr/menu3795/formations/master-qualite-des-eaux--des-sols-et-traitements--quest-20917-15499.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belabbes Sara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0226-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.10.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0340-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.7.1027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roudaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorbes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Badourdine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Andriamihajason" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti-Marcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n44362343456755h/fulltext.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10305-6_12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertheau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Binet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ciadamidaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-parelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9209-3755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109282086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edaphos.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/michel-chalot/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoire-forets-comtoises.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.umlp.fr/pages/fr/menu3795/formations/licence-sciences-de-la-vie-16865-15340.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature-conservation-ubfc.com/emme/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.umlp.fr/pages/fr/menu3795/formations/master-qualite-des-eaux--des-sols-et-traitements--quest-20917-15499.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belabbes Sara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0226-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.10.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0340-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.7.1027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roudaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorbes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Badourdine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Andriamihajason" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti-Marcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n44362343456755h/fulltext.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10305-6_12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertheau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Binet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ciadamidaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>