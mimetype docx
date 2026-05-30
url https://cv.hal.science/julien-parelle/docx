--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -1273,451 +1273,475 @@
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of micro-cuttings from acorns to test the plasticity of response to contrasting soil water regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belabbes Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forestry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (5), pp.995-1001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11676-016-0226-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term response to waterlogging in Quercus petraea and Quercus robur: a study of the root hydraulic responses and the transcriptional pattern of aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rasheed-Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 97, pp.323-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cause–effect relationship among morphological adaptations, growth, and gas exchange response of pedunculate oak seedlings to waterlogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (3), pp.363-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-013-0340-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Expression of Nine Oak Aquaporin Genes in the Primary Root Axis of Two Oak Species, Quercus petraea and Quercus robur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rasheed-Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Crèvecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,779 +1750,779 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci of tolerance to waterlogging in a European Oak (&amp;lt;em&amp;gt;Quercus Robur&amp;lt;/em&amp;gt; L.): physiological relevance and temporal effect patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (4), pp.422-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01629.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra- and interspecific diversity in the response to waterlogging of two co-occurring white oak species (Quercus robur and Q. petraea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (8), pp.1027-1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/27.7.1027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light acclimation and photosynthetic response of beech (Fagus sylvatica L.) saplings under artificial shading or natural Mediterranean conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ducrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (3), pp.257- 266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in morphological and physiological responses to water-logging between two sympatric oak species (Quercus petraea [Matt.] Liebl., Quercus robur L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (8), pp.849-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00884035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in morphological and physiological responses to water-logging between two sympatric oak species (Q. Petraea [Matt.] Lieb., Q. Robur L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (8), pp.849-859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2006068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light acclimation and photosynthetic response of beech (Fagus sylvatica L.) saplings under artificial shading or natural mediterranean conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (3), pp.257-266. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2006004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2508,91 +2532,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAPHOS - Utilisation de l’imagerie hyperspectrale pour la caractérisation et le suivi de sols contaminés phytostabilisés en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Badourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solofoniaina Andriamihajason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2611,198 +2635,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Grasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIVING LAB DU PARC DES ALLIAIRES : UN SITE PILOTE DE RECHERCHE DE DIFFUSION DU PHYTOMANAGEMENT POUR LA REHABILITATION DES FRICHES INDUSTRIELLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA Besançon 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric GIMBERT, Jul 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing water evaporation and trace element accumulation using tree species at a red gypsum landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2857,198 +2881,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC SciCon Online Meeting, SETAC Europe 30th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the panel of tree species for the phytomanagement of marginal lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th phytotechnologies conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the panel of tree species in phytomanagement strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3057,163 +3081,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE, 14th International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maohamed Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,73 +3256,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert d’éléments traces provenant de décharges de résidus dans des végétaux utilisés en jardinage : estimation du risque et bio-monitoring. Les agricultures urbaines durables : un vecteur de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3340,113 +3364,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur l'agriculture urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural recolonization of tailings dumps by trees and microbes: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,51 +3489,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3519,426 +3543,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAPHOS - Utilisation de l'imagerie hyperspectrale pour la caractérisation et le suivi de sols contaminés phytostabilisés en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solofoniaina Andriamihajason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Badourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque scientifique du groupe SFPT-GH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Beguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2-response QTL for leaf gas exchange in Quercus robur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Torti-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3980,113 +4004,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment, ICHMET.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4129,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4159,146 +4183,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability and determinism of adaptation of plants to soil waterlogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waterlogging signalling and tolerance in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-3-642-10304-9 (Print) 978-3-642-10305-6 (Online). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10305-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4308,147 +4332,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting an urban wasteland into a sustainable and educational living-lab, based on a replicable phytomanagement approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4458,114 +4482,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses de jeunes chênes de deux espèces (Quercus robur L., Q. petraea [Matt] Liebl.) à l'hypoxie racinaire : Marqueurs physiologiques, moléculaires et génétiques de sensibilité et application à la comparaison des deux espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NAN10049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4633,51 +4657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE695F85"/>
+    <w:nsid w:val="93AA53BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4781,51 +4805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17ECB6A4"/>
+    <w:nsid w:val="4A4BA799"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4929,51 +4953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31020BBB"/>
+    <w:nsid w:val="4CB0EA72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5166,51 +5190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-parelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9209-3755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109282086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edaphos.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/michel-chalot/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoire-forets-comtoises.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.umlp.fr/pages/fr/menu3795/formations/licence-sciences-de-la-vie-16865-15340.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature-conservation-ubfc.com/emme/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.umlp.fr/pages/fr/menu3795/formations/master-qualite-des-eaux--des-sols-et-traitements--quest-20917-15499.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belabbes Sara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0226-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.10.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0340-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.7.1027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roudaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorbes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Badourdine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Andriamihajason" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti-Marcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n44362343456755h/fulltext.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10305-6_12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertheau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Binet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ciadamidaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-parelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9209-3755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109282086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edaphos.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/michel-chalot/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoire-forets-comtoises.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.umlp.fr/pages/fr/menu3795/formations/licence-sciences-de-la-vie-16865-15340.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature-conservation-ubfc.com/emme/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.umlp.fr/pages/fr/menu3795/formations/master-qualite-des-eaux--des-sols-et-traitements--quest-20917-15499.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8FSPRVH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belabbes Sara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0226-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.10.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVHFX3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0340-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.7.1027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roudaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884035v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Badourdine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Andriamihajason" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti-Marcy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n44362343456755h/fulltext.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10305-6_12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertheau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Binet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ciadamidaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>