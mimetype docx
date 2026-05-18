--- v0 (2026-03-28)
+++ v1 (2026-05-18)
@@ -66,3522 +66,3790 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlamydia trachomatis highjacks host MYO1C for actin cage recruitment at the bacterial inclusion</w:t>
+                <w:t xml:space="preserve">Actomyosin-dependent assembly of the mechanosensitive machinery from adherens junctions triggers actin polymerization and organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Emilia Cuervo</w:t>
+                <w:t xml:space="preserve">Aurélie Favarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego del Balzo</w:t>
+                <w:t xml:space="preserve">Rayan Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Natalia Zanetti</w:t>
+                <w:t xml:space="preserve">Hong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariela Beatriz Nolly</w:t>
+                <w:t xml:space="preserve">Emilie Zeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lachuer</w:t>
+                <w:t xml:space="preserve">Amaury Pierrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 303, pp.128395. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2025.128395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ady4863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399774v1</w:t>
+                <w:t xml:space="preserve">hal-05578586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talin and vinculin combine their activities to trigger actin assembly</w:t>
+                <w:t xml:space="preserve">Chlamydia trachomatis highjacks host MYO1C for actin cage recruitment at the bacterial inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Wang</w:t>
+                <w:t xml:space="preserve">María Emilia Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Said</w:t>
+                <w:t xml:space="preserve">Diego del Balzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Nguyen-Vigouroux</w:t>
+                <w:t xml:space="preserve">María Natalia Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Henriot</w:t>
+                <w:t xml:space="preserve">Mariela Beatriz Nolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Gebhardt</w:t>
+                <w:t xml:space="preserve">Hugo Lachuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.9497. </w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 303, pp.128395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53859-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2025.128395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363808v1</w:t>
+                <w:t xml:space="preserve">hal-05399774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin-membrane linkers: Insights from synthetic reconstituted systems</w:t>
+                <w:t xml:space="preserve">Dihydroxyhexanoic acid biosynthesis controls turgor in pathogenic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
+                <w:t xml:space="preserve">Naoyoshi Kumakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Guérin</w:t>
+                <w:t xml:space="preserve">Takayuki Motoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Keisuke Miyazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiko Nogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2024.151402⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 391 (6786), pp.700-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aec9443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762944v1</w:t>
+                <w:t xml:space="preserve">hal-05575685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrin Facilitates the Internalization of TAT Peptide Conjugated to RGD Motif in Model Lipid Membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Pernier</w:t>
+                <w:t xml:space="preserve">Talin and vinculin combine their activities to trigger actin assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le Clainche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Nguyen-Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300642⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53859-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307560v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dot‐based FRET nanosensors for talin‐membrane assembly and mechanosensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Actin-membrane linkers: Insights from synthetic reconstituted systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bassereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202409852⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103, pp.151402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2024.151402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671321v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIN1 regulates actin-membrane interactions during IRSp53-dependent filopodia formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrin Facilitates the Internalization of TAT Peptide Conjugated to RGD Motif in Model Lipid Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte André-Arpin</w:t>
+                <w:t xml:space="preserve">Corina Ciobanasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Comunale</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06168-8⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762946v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talin and vinculin combine their activities to trigger actin assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Gebhardt</w:t>
+                <w:t xml:space="preserve">BIN1 regulates actin-membrane interactions during IRSp53-dependent filopodia formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte André-Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Comunale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53859-1⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06168-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265199v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aficamten is a small-molecule cardiac myosin inhibitor designed to treat hypertrophic cardiomyopathy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum dot‐based FRET nanosensors for talin‐membrane assembly and mechanosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva R Chin</w:t>
+                <w:t xml:space="preserve">Audrey Ntadambanya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimihiro Susumu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Medintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44161-024-00505-0⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.e202409852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202409852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775429v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talin and kindlin cooperate to control the density of integrin clusters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aficamten is a small-molecule cardiac myosin inhibitor designed to treat hypertrophic cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemalatha Narassimprakash</w:t>
+                <w:t xml:space="preserve">James J Hartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren T Hwee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihyuan Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva R Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.260746⟩</w:t>
+              <w:t xml:space="preserve">Nature Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (8), pp.1003-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44161-024-00505-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873344v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated I-BAR IRSp53 clustering controls the formation of VASP-actin–based membrane protrusions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yosuke Senju</w:t>
+                <w:t xml:space="preserve">Talin and vinculin combine their activities to trigger actin assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Nguyen-Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8677⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53859-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869467v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Actin Network Architecture Leverage Myosin-I Functions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Talin and kindlin cooperate to control the density of integrin clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelina Cardoso Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Schauer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariem Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemalatha Narassimprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11070989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.jcs260746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.260746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03867074v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plekhh1, a partner of myosin 1 and an effector of EphB2, controls the cortical actin network during cell repulsion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activated I-BAR IRSp53 clustering controls the formation of VASP-actin–based membrane protrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michael Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zack Jarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kremneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Senju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.258802⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048225v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrin-Functionalised Giant Unilamellar Vesicles via Gel-Assisted Formation: Good Practices and Pitfalls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Does the Actin Network Architecture Leverage Myosin-I Functions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22126335⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11070989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03368291v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosin 1b flattens and prunes branched actin filaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Plekhh1, a partner of myosin 1 and an effector of EphB2, controls the cortical actin network during cell repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Prospéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lachuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.jcs.247403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.247403⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 134 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.258802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941599v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosin 1b is an actin depolymerase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Integrin-Functionalised Giant Unilamellar Vesicles via Gel-Assisted Formation: Good Practices and Pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Morchain</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Giannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13160-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.6335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22126335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030292v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of lamellipodia protrusion is determined by the extent of cytosolic actin assembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anika Steffen</w:t>
+                <w:t xml:space="preserve">Myosin 1b flattens and prunes branched actin filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frieda Kage</w:t>
+                <w:t xml:space="preserve">Antoine Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Dimchev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pernier</w:t>
+                <w:t xml:space="preserve">Valentina Caorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E16-05-0334⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.jcs.247403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.247403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191710v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilin Interaction with Actin Filament Barbed End Controls Dynamic Instability, Capping, Branching, and Motility.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Myosin 1b is an actin depolymerase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jegou</w:t>
+                <w:t xml:space="preserve">Remy Kusters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Guichard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Lagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2015.12.024⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13160-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457865v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulators of actin filament barbed ends at a glance.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Efficiency of lamellipodia protrusion is determined by the extent of cytosolic actin assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Dimchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frieda Kage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Dimchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.179994⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (10), pp.1311--1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E16-05-0334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457779v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoform diversity in the Arp2/3 complex determines actin filament dynamics.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Profilin Interaction with Actin Filament Barbed End Controls Dynamic Instability, Capping, Branching, and Motility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svend Kjær</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shashank Shekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb3286⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.201-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2015.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461985v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimeric WH2 repeats of VopF sequester actin monomers into non-nucleating linear string conformations: An X-ray scattering study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulators of actin filament barbed ends at a glance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Shekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2015.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1085-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.179994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447944v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The M1 family of vertebrate aminopeptidases: Role of evolutionarily conserved tyrosines in the enzymatic mechanism of aminopeptidase B</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Isoform diversity in the Arp2/3 complex determines actin filament dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine V G Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Galloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svend Kjær</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2014.12.009⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.76-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb3286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558872v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of polarized assembly of actin filaments in cell motility.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Dimeric WH2 repeats of VopF sequester actin monomers into non-nucleating linear string conformations: An X-ray scattering study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balendu Sankara Avvaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carlier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sonja Kühn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-015-1914-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190 (2), pp.192-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447808v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formin and capping protein together embrace the actin filament in a ménage à trois</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The M1 family of vertebrate aminopeptidases: Role of evolutionarily conserved tyrosines in the enzymatic mechanism of aminopeptidase B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms9730⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2014.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430148v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutagenetic and electron microscopy analysis of actin filament severing by Cordon‐Bleu, a WH2 domain protein</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Control of polarized assembly of actin filaments in cell motility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Shekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytoskeleton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cm.21161⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (16), pp.3051-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-015-1914-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05265222v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spire and Formin 2 Synergize and Antagonize in Regulating Actin Assembly in Meiosis by a Ping-Pong Mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Formin and capping protein together embrace the actin filament in a ménage à trois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Shekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kerleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Guichard</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Romet ‐ Lemonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001795⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265216v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimeric WH2 domains in Vibrio VopF promote actin filament barbed-end uncapping and assisted elongation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mutagenetic and electron microscopy analysis of actin filament severing by Cordon‐Bleu, a WH2 domain protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Trinick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Romet-Lemonne</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2639⟩</w:t>
+              <w:t xml:space="preserve">Cytoskeleton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (3), pp.170-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cm.21161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265228v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spire and Formin 2 Synergize and Antagonize in Regulating Actin Assembly in Meiosis by a Ping-Pong Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Compper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.e1001795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimeric WH2 domains in Vibrio VopF promote actin filament barbed-end uncapping and assisted elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Orban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balendu Sankara Avvaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Romet-Lemonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (9), pp.1069-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mutation in the substrate-binding site of aminopeptidase B confers new enzymatic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Laï Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gouzy-Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Hanquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Hook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 93 (4), pp.730-741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3591,163 +3859,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-dot based nanosensors to study focal adhesion assembly and mechanosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ntadambanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimihiro Susumu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor L Medintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM 2024 Theoretical and numerical developments in cellular mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Sevilla (Spain), Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26434/chemrxiv-2023-3ftxd-v3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3757,167 +4025,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering an unconventional role fo BIN1 in filopodia-like structure formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Comunale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Bio 2022 (ASCB Annual Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Washington (DC), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSPA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Molecular Biology of the Cell, 34 (2), pp.B494/P1477, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3927,161 +4195,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIN1/Amphiphysin 2 and ezrin drive filopodia-like structures in myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Comunale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte André-Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4228,51 +4496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Cuervo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego del Balzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Natalia Zanetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Beatriz Nolly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nguyen-Vigouroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Henriot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gebhardt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53859-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ching Tsai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151402" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Ciobanasu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clainche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ntadambanya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Susumu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Medintz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409852" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andr&#233;-Arpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bousquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06168-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Hartman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren T Hwee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihyuan Chuang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva R Chin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44161-024-00505-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso Dos Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Souissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Joly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Narassimprakash" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.260746" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Henderson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Jarin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kremneva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Senju" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8677" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11070989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coudrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258802" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giannone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126335" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morchain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.247403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lagny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13160-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Dimchev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Steffen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieda Kage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dimchev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E16-05-0334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jegou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guichard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2015.12.024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.179994" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461985v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine V G Abella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Galloni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Barry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Kj&#230;r" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3286" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balendu Sankara Avvaru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.03.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Darmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Foulon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2014.12.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montaville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K&#252;hn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1914-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kerleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet &#8208; Lemonne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9730" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jiao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Walker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trinick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21161" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZKRP2TV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine J&#233;gou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Compper" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001795" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Orban" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet-Lemonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2639" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-La&#239; Pham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gouzy-Darmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hanquez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Hook" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.12.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JCNXW0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor L Medintz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-3ftxd-v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E22-12-0555/suppl_file/abstracts_poster_presentations.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Said" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zeine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pierrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady4863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Cuervo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego del Balzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Natalia Zanetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Beatriz Nolly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128395" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyoshi Kumakura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Motoyama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Miyazawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Nogawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aec9443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nguyen-Vigouroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Henriot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gebhardt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53859-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ching Tsai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gu&#233;rin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151402" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Ciobanasu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clainche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300642" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andr&#233;-Arpin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06168-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ntadambanya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Susumu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Medintz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409852" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Hartman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren T Hwee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihyuan Chuang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva R Chin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44161-024-00505-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso Dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Souissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Joly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Narassimprakash" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.260746" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Henderson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Jarin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kremneva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Senju" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8677" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11070989" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coudrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258802" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giannone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126335" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morchain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.247403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lagny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13160-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Dimchev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Steffen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieda Kage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dimchev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E16-05-0334" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457865v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jegou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guichard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carlier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2015.12.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.179994" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine V G Abella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Galloni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Barry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Kj&#230;r" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3286" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balendu Sankara Avvaru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.03.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Darmon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Foulon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2014.12.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montaville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K&#252;hn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1914-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kerleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet &#8208; Lemonne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9730" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jiao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Walker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trinick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZKRP2TV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine J&#233;gou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Compper" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001795" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Orban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet-Lemonne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2639" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-La&#239; Pham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gouzy-Darmon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hanquez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Hook" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.12.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JCNXW0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671395v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor L Medintz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-3ftxd-v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E22-12-0555/suppl_file/abstracts_poster_presentations.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>