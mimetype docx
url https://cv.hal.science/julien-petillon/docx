--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Pétillon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco‐Evolutionary Drivers of Body Size Variation in Arthropods, With a Focus on Spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (2), pp.e70158. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.70158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-trophic arthropod communities modulated by local farming system and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Libereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-026-02298-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier catalogue des Salticidae (Arachnidae, Araneae) de Guyane et description d&amp;#039;une nouvelle espèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (4), pp.75-120. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2026v48a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalog of the spiders of Tunisia (Arachnida: Araneae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Kmira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Nasri‐ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bosmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5641 (1), pp.1-95. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5641.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is on the Menu When You Move Far Away? Realised Diet Niche in a Geographic‐Range‐Expanding Ant‐Eating Spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domagoj Gajski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Perera‐fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stano Pekár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (11), pp.e70036. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Widely Used Methods Be Turned Into eDNA Samplers for Ground-Dwelling Arthropods? Insights From Two Pilot Studies in West European Salt Marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jouanillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 174 (2), pp.164-177. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.70040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of eponyms can also promote gender equity in modern taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Brescovit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri M. Marusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina A. Rheims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (9), pp.691-694. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biaf083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of two endosymbionts in range-expanding Zodarion spiders (Araneae: Zodariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Wijacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stano Pekar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144 (1), pp.blae126. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blae126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactive effects of salt and heat on coastal ectotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lorrain‐soligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (12), p1076-1079. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2024.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider and vascular plant assemblages in subarctic peat bogs are complementary ecological indicators of variation in local and landscape factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ecological Indicators, 158, pp.111389. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale changes in spider diversity and composition between two close elevations in a Neotropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Neotropical Fauna and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01650521.2022.2117530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional traits drive syntaxonomical units in temperate European inland salt marsh vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lubińska-Mielińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Piernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.e02946. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e02946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiders in oyster shells: shellfish farming benefits an endangered terrestrial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nela Glorikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (4), pp.e2744. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA for monitoring and conserving terrestrial arthropods: insights from a systematic map and barcode repositories assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jay-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.565-578. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of Human Pathogenic Microorganisms in the Halophyte Salicornia europaea L.: Influence of the Chemical Composition of Shoots and Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Szymanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Uwe Eckhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Beske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Jandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.2740. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14112740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816687v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantid expansion into North American salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo C. Gaskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (e12), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4039/tce.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental filtering on taxonomic and functional diversity patterns: When spiders and plants provide complementary information to water level management in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Althea Cadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112957. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological performance underlying ecosystem multifunctionality is promoted by organic farming and hedgerows at the local scale but not at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of two widely used methods for estimating taxonomic and functional diversities of epigeal arthropods in some temperate grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171 (11), pp.867-877. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.13371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across mountains and ocean: species delimitation and historical connectivity in Holarctic and Arctic-Alpine wolf spiders (Lycosidae, Pardosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergin Blagoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Danflous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gajdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke T Høye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Systematics and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/isd/ixad018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light attraction hypothesis in Arachnids: a new test in neotropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (2), pp.111-113. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/joa-s-22-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new species of Hypaeus (Araneae: Salticidae: Salticinae: Amycini) based on integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaina Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aubriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Neotropical Fauna and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (2), pp.439-447. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01650521.2022.2068223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedgerows are more multifunctional in preserved bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.110689. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la restauration des petits marais littoraux : origine, montage et principaux apports du programme PEPPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gélinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bourrhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2022.41.7433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration et reconnexion des marais littoraux, une solution d’adaptation aux changements climatiques ? Synthèse d’un colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Dèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gélinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Restauration et reconnexion des marais littoraux – Regards croisés sur une solution d'adaptation aux changements globaux, 41, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.41.7434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top ten priorities for global saltmarsh restoration, conservation and ecosystem service research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mckinley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.165544. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic practice, creativity and fashion: what's in a spider name?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atishya Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198 (2), pp.494-508. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation of temperate inland salt-marshes reflects local environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lubińska-Mielińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Kącki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.159015. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal syndrome and landscape fragmentation in the salt-marsh specialist spider Erigone longipalpis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.21-31. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cz/zoac016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of shrub community on understory soil seed bank with and without livestock grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Barzegaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siroos Saber Amoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42974-021-00074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global spread of misinformation on spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagoba Malumbres-Olarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Arabesky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alejandro Barrales-Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Lynn Barrion-Dupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (16), pp.R871-R873. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2022.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific effects in prey size capture by wolf spiders (Araneae: Lycosidae) against the fall armyworm Spodoptera frugiperda under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelitza C. Colmenarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cantor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09583157.2022.2067321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lycosa Latreille, 1804 (Araneae, Lycosidae) of Israel, with a note on Geolycosa Montgomery, 1904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Armiach Steinpress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel D Chipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrat Gavish-Regev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 832, pp.1-54. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2022.832.1877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to biodiversity proxies of biological control service in European farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 822, pp.153569. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J.I. Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 426, pp.116073. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expert-curated global database of online newspaper articles on spiders and spider bites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagoba Malumbres-Olarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Arabesky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alejandro Barrales-Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Lynn Barrion-Dupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01197-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted propensity for waterborne and airborne dispersal between two closely related semi-aquatic spider species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (6), pp.704-713. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple reproductive events in female wolf spiders Pardosa hyperborea and Pardosa furcifera in the Low-Arctic: one clutch can hide another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Mielec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke T. Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (1), pp.143-148. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-021-02963-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in abundance and life-history traits of two congeneric Arctic wolf spider species, Pardosa hyperborea and Pardosa furcifera, along local environmental gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Mielec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke T. Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (5), pp.937-950. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-022-03041-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of taxonomic, functional and phylogenetic diversities in dominant ground-dwelling arthropods of coastal heathlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197 (2), pp.511-522. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-021-05032-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat filtering differentially modulates phylogenetic and functional diversity relationships between predatory arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (6), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.202093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of trophic ecology in a generalist spider predator: Implications for biocontrol in Uruguayan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangeles Lacava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145 (1-2), pp.82-91. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities of species distribution modelling of terrestrial arthropod predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapho-Lou Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (12), pp.2596-2614. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographic position and body size jointly set lower thermal limits of wandering spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.3347-3356. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World Spider Trait database: a centralized global open repository for curated data on spider traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stano Pekár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľudmila Černecká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baab064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extended concept of littoral active zone considering soft sediment shores as social-ecological systems, and an application to Brittany (North-Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Fanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Pranzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.107148. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider conservation in Europe: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Blick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sayuri Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.109020. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Efficiency of Pitfall vs. Bait Trapping for Capturing Taxonomic and Functional Diversities of Ant Assemblages in Temperate Heathlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dekoninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.307. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects12040307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of ddRADseq method for species and population delimitation of closely related and widely distributed wolf spiders (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Marusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mutanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2177. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81788-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site characteristics more than vegetation type influence food web structure of intertidal salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.669759. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.669759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF SMALL- AND LARGE-SCALE ECOLOGICAL FACTORS ON THE CENTIPEDE (CHILOPODA) ASSEMBLAGES OF ARMORICAN FORESTS (NW FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.79-87. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57890/kcxxgc45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards establishment of a centralized spider traits database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth C. Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas O. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Aceves-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Veiga Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.103-109. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/0161-8202-48.2.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of spiders and plants to maritime heathland restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (1), pp.229-249. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-019-01880-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Efficiency of Pitfall Trapping vs. Nocturnal Hand Collecting in Assessing Soil-Dwelling Spider Diversity along A Structural Gradient of Neotropical Habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaina Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Orivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.81. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12020081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative patterns in taxonomic and functional spider diversities between tropical vs. temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.13165-13172. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-native spiders change assemblages of Hawaiian forest fragment kipuka over space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaina Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George K. Roderick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary G. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don K. Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (55), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.48498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new Agraecina species from Tunisia (Araneae Liocranidae), with a review of all species of the genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Boubakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bosmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sghaier Achouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4772 (1), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4772.1.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit integration of dispersal-related metrics improves predictions of SDM in predatory arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.16668. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-73262-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of individual density and habitat availability on long-distance dispersal in a salt-marsh spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.28-37. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03949370.2018.1486888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local vs. landscape characteristics differentially shape emerging and circulating assemblages of carabid beetles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270-271, pp.149-158. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted responses of dominant ground-dwelling arthropods to landscape salt-marsh fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.138-141. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-scale rather than fine-scale environmental variation drives body size in a wandering predator (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Feilhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim A Vanselow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15230430.2019.1640039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of ground-dwelling spider assemblages to changes in vegetation from wet oligotrophic habitats of Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod-Plant Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.653-662. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11829-019-09685-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevational variation of body size and reproductive traits in high-latitude wolf spiders (Araneae Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tøke Thomas Høye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph James Bowden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Reisner Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Liset Pryds Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (12), pp.2561-2574. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-018-2391-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider assemblage structure in a neotropical rainforest-inselberg complex: ecological and methodological insights from a small-scale intensive survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that organic farming promotes pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.361 - 368. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and landscape characteristics differentially affect community structure and composition of two dominant taxa of predatory arthropods (Araneae, Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat specialization and climate affect arthropod fitness: a comparison of generalist vs. specialist spider species in Arctic and temperate biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Bowden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (3), pp.592--599. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blx014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European salt marshes: ecology and conservation in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Garbutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma De Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.405--408. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-017-0524-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of salt-marsh management on fish nursery function in the bay of Aiguillon (French Atlantic coast), with a focus on European sea bass diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.435--444. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-017-0501-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breton versus British Spiders: Are They So Different?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.121 - 128. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13156/arac.2006.17.3.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of management and natural flooding on spider, carabid and plant assemblages in extensively used grasslands along the Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (6), pp.535-545. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to soil salinity in terrestrial species: Does plasticity and underlying physiology differ among specialized ground-dwelling spiders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Foucreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological costs during the first maternal care in the wolf spider Pardosa saltans (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ruhland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trabalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.42-50. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological and meteorological determinants of spider ballooning in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339 (9-10), pp.408--416. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grazing removal on aboveground vegetation and soil seed bank composition in sub-alpine grasslands of northern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paria Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghelichnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant ecology &amp; diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.309 - 320. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17550874.2016.1221479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term resilience of arthropod assemblages after spring flood, with focus on spiders (Arachnida: Araneae) and carabids (Coleoptera: Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sibelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.1584--1599. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirically simulated spatial sorting points at fast epigenetic changes in dispersal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Hilde Petra van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicky Wybouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.299-310. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-015-9756-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the influence of local and landscape factors on alpha and beta diversities: opposite response of plants and ground-dwelling arthropods in wet meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Bernard Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.1025-1035. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-015-1304-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the success of managed realignment for the restoration of salt marshes: Lessons from invertebrate communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Garbutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.70 - 75. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of rarity, specialisation and functional diversity metrics to assess community responses to environmental changes, using an example of spider communities in salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cutting date on carabids and spiders in a wet meadow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 185, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic matter driven by shifts in co-dominant plant species in a grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Motamedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.74-78. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Eustiromastix guianae (Caporiacco, 1954) (Araneae, Salticidae) with a first description of the female, and additions to the salticid fauna of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 420, pp.11 - 18. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.420.6977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-derived vegetation indices as surrogate of species richness and abundance of ground beetles in temperate floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Bernard Bouzille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Conservation and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.327-333. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can urban consolidation limit local biodiversity erosion? Responses from carabid beetle and spider assemblages in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.123-137. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-013-0307-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific variation in size and habitus of two sibling spider species (Araneae: Lycosidae): taxonomic and biogeographic insights from sampling across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.85--96. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-dependent colonization of urban habitats: a diachronic approach using carabid beetles and spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15707563-00002410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of soil seed banks of habitats distributed along an altitudinal gradient in northern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Hamzeh Hosseini Kahnuj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azarnivand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208 (5-6), pp.312-320. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving occurrence-based rarity metrics in conservation studies by including multiple rarity cut-off points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Conservation and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.159 - 168. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2011.00148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use, but not dispersal limitation, as the mechanism behind the aggregated population structure of the mygalomorph species Atypus affinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deruytter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Decae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157075611X617094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of diet and salinity on the survival, egg laying and metabolic fingerprints of the ground-dwelling spider Arctosa fulvolineata (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Foucreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (3-4), pp.388-395. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of pitfall traps for monitoring populations of the amphipod Orchestia gammarella (Pallas 1766) in saltmarshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Decae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deruytter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2), pp.314 - 316. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saline stress tolerance partly matches with habitat preference in ground-living wolf spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunild Ract-Madoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.165-172. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3032.2011.00778.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reproductive traits between two salt-marsh wolf spiders (Araneae, Lycosidae) under different habitat suitability conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157075511X566461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in salt-marsh carabid assemblages after an invasion by the native grass Elymus athericus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100, pp.407-419. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.100.1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of spider and carabid beetle assemblages along an urban-rural boundary gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/CP10-82.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do alterations in habitat structure by an invasive grass affect salt-marsh resident spiders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Zoologici Fennici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5735/086.047.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants écologiques d'un peuplement prairial de coléoptéres Scarabaeoidea laparosticti (Manche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Eider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat structure modified by an invasive grass enhances inundation withstanding in a salt-marsh wolf spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (9), pp.3219-3226. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-010-9714-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxic coma as a strategy to survive inundation in a salt-marsh inhabiting spider.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.442-445. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2009.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of abiotic factors on spider and ground beetle communities in different salt-marsh systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan P. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), pp.743-751. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2007.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cutting and sheep grazing on ground-active spiders and carabids in intertidal salt marshes (western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (2), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the invasive plant Elymus athericus modify fish diet in tidal salt marshes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Parlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65, pp. 739-746. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2005.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalités écologiques en estuaire de Seine, du milieu terrestre au milieu aquatique : leçons du projet Seine-Aval 6 - FEREE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des submersions marines sur les marais littoraux des Pertuis Charentais : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of farming intensity and semi-natural habitats at different spatial scales on vascular plants and arthropod communities involved in pest regulation and pollination services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 "Diversity for sustainable and resilient agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Centre for Agricultural Landscape Research (ZALF), Sep 2021, Online conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'intensité agricole et des habitats semi-naturels à différentes échelles spatiales sur la multifonctionnalité des agro-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of gradient studies to predict the consequences of climate change on conservation biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Plant Protection Congress IPPC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemy communities and pest predation levels in different farming and landscape contexts in hedgerow network landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia. 348 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting of the IOBC-WPRS Working Group "Landscape Management for Functional Biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape affect the community structure and composition of dominant taxa of predatory arthropod (Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemies and pest predation levels in different farming and landscape contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of farming system on ground beetle communities at local and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Carabidologists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Primosten, Croatia. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of flooding resistance in salt-marsh (Arctosa fulvolineata and Pardosa proxima) and forest (Pardosa lugubris) spiders (Araneae : Lycosidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sao Pedro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of salt marsh and forest spiders (Araneida, Lycosidae) exposed to increased soil salinities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunild Ract-Madoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biodiversité façonnée par les activités humaines : le cas des marais salés de la Baie du Mont Saint-Michel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Radureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence " le réveil du Dodo II "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in salt marsh arthropod fauna after an invasion by Elytrigia atherica (Poaceae): conservation and functional consequensces in the Mont Saint-Michel bay (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INTECOL International Wetlands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of wheat crop management from conventional to organic farming: socio-economic and ecological assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Djoudi El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle variation de la végétation des haies dans le voisinage de massifs forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Herbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoVeg 13 Ecologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montmorency (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity related to organic and conventional farming systems: effects on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 108 p., 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du Fonctionnement Écologique de secteurs intertidaux contrastés pour la compréhension de leurs connectivités et la Restauration des fonctions Écologiques Estuariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Seine Aval; Université Rouen Normandie; Université de Rennes; MNHN; CSLN. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PEPPS - Pertinence Environnementale de la restauration des Petits marais et Prés Salés- rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salugueiro Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; UBS; Université de Rennes 1, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId528"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Pétillon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco‐Evolutionary Drivers of Body Size Variation in Arthropods, With a Focus on Spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (2), pp.e70158. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.70158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Widely Used Methods Be Turned Into eDNA Samplers for Ground-Dwelling Arthropods? Insights From Two Pilot Studies in West European Salt Marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jouanillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 174 (2), pp.164-177. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.70040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-trophic arthropod communities modulated by local farming system and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Libereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-026-02298-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier catalogue des Salticidae (Arachnidae, Araneae) de Guyane et description d&amp;#039;une nouvelle espèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (4), pp.75-120. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2026v48a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalog of the spiders of Tunisia (Arachnida: Araneae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Kmira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Nasri‐ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bosmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5641 (1), pp.1-95. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5641.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is on the Menu When You Move Far Away? Realised Diet Niche in a Geographic‐Range‐Expanding Ant‐Eating Spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domagoj Gajski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Perera‐fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stano Pekár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (11), pp.e70036. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of eponyms can also promote gender equity in modern taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Brescovit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri M. Marusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina A. Rheims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (9), pp.691-694. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biaf083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of two endosymbionts in range-expanding Zodarion spiders (Araneae: Zodariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Wijacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stano Pekar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144 (1), pp.blae126. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blae126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA for monitoring and conserving terrestrial arthropods: insights from a systematic map and barcode repositories assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jay-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.565-578. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiders in oyster shells: shellfish farming benefits an endangered terrestrial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nela Glorikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (4), pp.e2744. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional traits drive syntaxonomical units in temperate European inland salt marsh vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lubińska-Mielińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Piernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.e02946. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e02946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider and vascular plant assemblages in subarctic peat bogs are complementary ecological indicators of variation in local and landscape factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ecological Indicators, 158, pp.111389. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale changes in spider diversity and composition between two close elevations in a Neotropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Neotropical Fauna and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01650521.2022.2117530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of Human Pathogenic Microorganisms in the Halophyte Salicornia europaea L.: Influence of the Chemical Composition of Shoots and Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Szymanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Uwe Eckhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Beske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Jandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.2740. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14112740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816687v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantid expansion into North American salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo C. Gaskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (e12), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4039/tce.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental filtering on taxonomic and functional diversity patterns: When spiders and plants provide complementary information to water level management in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Althea Cadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112957. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactive effects of salt and heat on coastal ectotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lorrain‐soligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (12), p1076-1079. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2024.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la restauration des petits marais littoraux : origine, montage et principaux apports du programme PEPPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gélinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bourrhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2022.41.7433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration et reconnexion des marais littoraux, une solution d’adaptation aux changements climatiques ? Synthèse d’un colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Dèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gélinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Restauration et reconnexion des marais littoraux – Regards croisés sur une solution d'adaptation aux changements globaux, 41, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.41.7434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new species of Hypaeus (Araneae: Salticidae: Salticinae: Amycini) based on integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaina Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aubriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Neotropical Fauna and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (2), pp.439-447. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01650521.2022.2068223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedgerows are more multifunctional in preserved bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.110689. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across mountains and ocean: species delimitation and historical connectivity in Holarctic and Arctic-Alpine wolf spiders (Lycosidae, Pardosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergin Blagoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Danflous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gajdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke T Høye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Systematics and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/isd/ixad018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light attraction hypothesis in Arachnids: a new test in neotropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (2), pp.111-113. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/joa-s-22-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top ten priorities for global saltmarsh restoration, conservation and ecosystem service research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mckinley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.165544. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic practice, creativity and fashion: what's in a spider name?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atishya Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198 (2), pp.494-508. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation of temperate inland salt-marshes reflects local environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lubińska-Mielińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Kącki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.159015. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal syndrome and landscape fragmentation in the salt-marsh specialist spider Erigone longipalpis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.21-31. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cz/zoac016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological performance underlying ecosystem multifunctionality is promoted by organic farming and hedgerows at the local scale but not at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of two widely used methods for estimating taxonomic and functional diversities of epigeal arthropods in some temperate grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171 (11), pp.867-877. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.13371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to biodiversity proxies of biological control service in European farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 822, pp.153569. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global spread of misinformation on spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagoba Malumbres-Olarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Arabesky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alejandro Barrales-Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Lynn Barrion-Dupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (16), pp.R871-R873. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2022.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lycosa Latreille, 1804 (Araneae, Lycosidae) of Israel, with a note on Geolycosa Montgomery, 1904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Armiach Steinpress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel D Chipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrat Gavish-Regev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 832, pp.1-54. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2022.832.1877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific effects in prey size capture by wolf spiders (Araneae: Lycosidae) against the fall armyworm Spodoptera frugiperda under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelitza C. Colmenarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cantor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09583157.2022.2067321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expert-curated global database of online newspaper articles on spiders and spider bites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagoba Malumbres-Olarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Arabesky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alejandro Barrales-Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Lynn Barrion-Dupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01197-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J.I. Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 426, pp.116073. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted propensity for waterborne and airborne dispersal between two closely related semi-aquatic spider species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (6), pp.704-713. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple reproductive events in female wolf spiders Pardosa hyperborea and Pardosa furcifera in the Low-Arctic: one clutch can hide another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Mielec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke T. Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (1), pp.143-148. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-021-02963-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in abundance and life-history traits of two congeneric Arctic wolf spider species, Pardosa hyperborea and Pardosa furcifera, along local environmental gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Mielec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke T. Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (5), pp.937-950. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-022-03041-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of shrub community on understory soil seed bank with and without livestock grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Barzegaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siroos Saber Amoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42974-021-00074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities of species distribution modelling of terrestrial arthropod predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapho-Lou Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (12), pp.2596-2614. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographic position and body size jointly set lower thermal limits of wandering spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.3347-3356. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of trophic ecology in a generalist spider predator: Implications for biocontrol in Uruguayan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangeles Lacava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145 (1-2), pp.82-91. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat filtering differentially modulates phylogenetic and functional diversity relationships between predatory arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (6), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.202093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World Spider Trait database: a centralized global open repository for curated data on spider traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stano Pekár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľudmila Černecká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baab064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extended concept of littoral active zone considering soft sediment shores as social-ecological systems, and an application to Brittany (North-Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Fanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Pranzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.107148. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider conservation in Europe: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Blick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sayuri Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.109020. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Efficiency of Pitfall vs. Bait Trapping for Capturing Taxonomic and Functional Diversities of Ant Assemblages in Temperate Heathlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dekoninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.307. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects12040307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of ddRADseq method for species and population delimitation of closely related and widely distributed wolf spiders (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Marusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mutanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2177. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81788-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site characteristics more than vegetation type influence food web structure of intertidal salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.669759. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.669759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of taxonomic, functional and phylogenetic diversities in dominant ground-dwelling arthropods of coastal heathlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197 (2), pp.511-522. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-021-05032-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of spiders and plants to maritime heathland restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (1), pp.229-249. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-019-01880-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Efficiency of Pitfall Trapping vs. Nocturnal Hand Collecting in Assessing Soil-Dwelling Spider Diversity along A Structural Gradient of Neotropical Habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaina Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Orivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.81. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12020081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF SMALL- AND LARGE-SCALE ECOLOGICAL FACTORS ON THE CENTIPEDE (CHILOPODA) ASSEMBLAGES OF ARMORICAN FORESTS (NW FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.79-87. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57890/kcxxgc45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards establishment of a centralized spider traits database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth C. Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas O. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Aceves-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Veiga Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.103-109. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/0161-8202-48.2.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative patterns in taxonomic and functional spider diversities between tropical vs. temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.13165-13172. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-native spiders change assemblages of Hawaiian forest fragment kipuka over space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaina Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George K. Roderick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary G. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don K. Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (55), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.48498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new Agraecina species from Tunisia (Araneae Liocranidae), with a review of all species of the genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Boubakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bosmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sghaier Achouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4772 (1), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4772.1.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit integration of dispersal-related metrics improves predictions of SDM in predatory arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.16668. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-73262-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted responses of dominant ground-dwelling arthropods to landscape salt-marsh fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.138-141. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of individual density and habitat availability on long-distance dispersal in a salt-marsh spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.28-37. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03949370.2018.1486888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local vs. landscape characteristics differentially shape emerging and circulating assemblages of carabid beetles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270-271, pp.149-158. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-scale rather than fine-scale environmental variation drives body size in a wandering predator (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Feilhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim A Vanselow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15230430.2019.1640039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of ground-dwelling spider assemblages to changes in vegetation from wet oligotrophic habitats of Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod-Plant Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.653-662. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11829-019-09685-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevational variation of body size and reproductive traits in high-latitude wolf spiders (Araneae Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tøke Thomas Høye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph James Bowden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Reisner Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Liset Pryds Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (12), pp.2561-2574. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-018-2391-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider assemblage structure in a neotropical rainforest-inselberg complex: ecological and methodological insights from a small-scale intensive survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that organic farming promotes pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.361 - 368. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and landscape characteristics differentially affect community structure and composition of two dominant taxa of predatory arthropods (Araneae, Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat specialization and climate affect arthropod fitness: a comparison of generalist vs. specialist spider species in Arctic and temperate biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Bowden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (3), pp.592--599. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blx014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European salt marshes: ecology and conservation in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Garbutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma De Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.405--408. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-017-0524-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of salt-marsh management on fish nursery function in the bay of Aiguillon (French Atlantic coast), with a focus on European sea bass diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.435--444. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-017-0501-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of management and natural flooding on spider, carabid and plant assemblages in extensively used grasslands along the Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (6), pp.535-545. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breton versus British Spiders: Are They So Different?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.121 - 128. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13156/arac.2006.17.3.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to soil salinity in terrestrial species: Does plasticity and underlying physiology differ among specialized ground-dwelling spiders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Foucreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological costs during the first maternal care in the wolf spider Pardosa saltans (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ruhland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trabalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.42-50. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological and meteorological determinants of spider ballooning in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339 (9-10), pp.408--416. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grazing removal on aboveground vegetation and soil seed bank composition in sub-alpine grasslands of northern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paria Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghelichnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant ecology &amp; diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.309 - 320. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17550874.2016.1221479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term resilience of arthropod assemblages after spring flood, with focus on spiders (Arachnida: Araneae) and carabids (Coleoptera: Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sibelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.1584--1599. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirically simulated spatial sorting points at fast epigenetic changes in dispersal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Hilde Petra van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicky Wybouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.299-310. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-015-9756-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the influence of local and landscape factors on alpha and beta diversities: opposite response of plants and ground-dwelling arthropods in wet meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Bernard Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.1025-1035. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-015-1304-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic matter driven by shifts in co-dominant plant species in a grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Motamedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.74-78. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Eustiromastix guianae (Caporiacco, 1954) (Araneae, Salticidae) with a first description of the female, and additions to the salticid fauna of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 420, pp.11 - 18. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.420.6977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of rarity, specialisation and functional diversity metrics to assess community responses to environmental changes, using an example of spider communities in salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cutting date on carabids and spiders in a wet meadow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 185, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-derived vegetation indices as surrogate of species richness and abundance of ground beetles in temperate floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Bernard Bouzille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Conservation and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.327-333. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can urban consolidation limit local biodiversity erosion? Responses from carabid beetle and spider assemblages in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.123-137. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-013-0307-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific variation in size and habitus of two sibling spider species (Araneae: Lycosidae): taxonomic and biogeographic insights from sampling across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.85--96. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the success of managed realignment for the restoration of salt marshes: Lessons from invertebrate communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Garbutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.70 - 75. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-dependent colonization of urban habitats: a diachronic approach using carabid beetles and spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15707563-00002410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of soil seed banks of habitats distributed along an altitudinal gradient in northern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Hamzeh Hosseini Kahnuj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azarnivand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208 (5-6), pp.312-320. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving occurrence-based rarity metrics in conservation studies by including multiple rarity cut-off points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Conservation and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.159 - 168. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2011.00148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use, but not dispersal limitation, as the mechanism behind the aggregated population structure of the mygalomorph species Atypus affinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deruytter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Decae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157075611X617094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of diet and salinity on the survival, egg laying and metabolic fingerprints of the ground-dwelling spider Arctosa fulvolineata (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Foucreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (3-4), pp.388-395. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of pitfall traps for monitoring populations of the amphipod Orchestia gammarella (Pallas 1766) in saltmarshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Decae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deruytter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2), pp.314 - 316. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reproductive traits between two salt-marsh wolf spiders (Araneae, Lycosidae) under different habitat suitability conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157075511X566461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in salt-marsh carabid assemblages after an invasion by the native grass Elymus athericus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100, pp.407-419. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.100.1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of spider and carabid beetle assemblages along an urban-rural boundary gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/CP10-82.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saline stress tolerance partly matches with habitat preference in ground-living wolf spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunild Ract-Madoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.165-172. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3032.2011.00778.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do alterations in habitat structure by an invasive grass affect salt-marsh resident spiders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Zoologici Fennici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5735/086.047.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants écologiques d'un peuplement prairial de coléoptéres Scarabaeoidea laparosticti (Manche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Eider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat structure modified by an invasive grass enhances inundation withstanding in a salt-marsh wolf spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (9), pp.3219-3226. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-010-9714-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxic coma as a strategy to survive inundation in a salt-marsh inhabiting spider.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.442-445. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2009.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of abiotic factors on spider and ground beetle communities in different salt-marsh systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan P. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), pp.743-751. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2007.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cutting and sheep grazing on ground-active spiders and carabids in intertidal salt marshes (western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (2), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the invasive plant Elymus athericus modify fish diet in tidal salt marshes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Parlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65, pp. 739-746. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2005.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalités écologiques en estuaire de Seine, du milieu terrestre au milieu aquatique : leçons du projet Seine-Aval 6 - FEREE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des submersions marines sur les marais littoraux des Pertuis Charentais : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'intensité agricole et des habitats semi-naturels à différentes échelles spatiales sur la multifonctionnalité des agro-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of farming intensity and semi-natural habitats at different spatial scales on vascular plants and arthropod communities involved in pest regulation and pollination services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 "Diversity for sustainable and resilient agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Centre for Agricultural Landscape Research (ZALF), Sep 2021, Online conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of gradient studies to predict the consequences of climate change on conservation biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Plant Protection Congress IPPC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemies and pest predation levels in different farming and landscape contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape affect the community structure and composition of dominant taxa of predatory arthropod (Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemy communities and pest predation levels in different farming and landscape contexts in hedgerow network landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia. 348 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting of the IOBC-WPRS Working Group "Landscape Management for Functional Biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of farming system on ground beetle communities at local and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Carabidologists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Primosten, Croatia. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of flooding resistance in salt-marsh (Arctosa fulvolineata and Pardosa proxima) and forest (Pardosa lugubris) spiders (Araneae : Lycosidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sao Pedro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of salt marsh and forest spiders (Araneida, Lycosidae) exposed to increased soil salinities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunild Ract-Madoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biodiversité façonnée par les activités humaines : le cas des marais salés de la Baie du Mont Saint-Michel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Radureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence " le réveil du Dodo II "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in salt marsh arthropod fauna after an invasion by Elytrigia atherica (Poaceae): conservation and functional consequensces in the Mont Saint-Michel bay (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INTECOL International Wetlands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of wheat crop management from conventional to organic farming: socio-economic and ecological assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Djoudi El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle variation de la végétation des haies dans le voisinage de massifs forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Herbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoVeg 13 Ecologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montmorency (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity related to organic and conventional farming systems: effects on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 108 p., 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du Fonctionnement Écologique de secteurs intertidaux contrastés pour la compréhension de leurs connectivités et la Restauration des fonctions Écologiques Estuariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Seine Aval; Université Rouen Normandie; Université de Rennes; MNHN; CSLN. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PEPPS - Pertinence Environnementale de la restauration des Petits marais et Prés Salés- rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salugueiro Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; UBS; Université de Rennes 1, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ameline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.70158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Amoss&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Libereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02298-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2026v48a4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Kmira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Nasri&#8208;ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bosmans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5641.1.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Viel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Gajski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Perera&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stano Pek&#225;r" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.70036" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bellemain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vitte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouanillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia No&#235;l" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brescovit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri M. Marusik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A. Rheims" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Wijacki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stano Pekar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blae126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain&#8208;soligon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.09.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hacala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salgueiro-Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111389" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalague" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650521.2022.2117530" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lubi&#324;ska-Mieli&#324;ska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kaminski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Evers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Piernik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02946" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Glorikova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2744" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12726" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816687v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marangi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Szymanska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Eckhardt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beske" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Jandl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14112740" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo C. Gaskins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2024.10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ridel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea Cadro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112957" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923082v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14285" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13371" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Ivanov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergin Blagoev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gajdos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke T H&#248;ye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isd/ixad018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/joa-s-22-031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaina Privet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650521.2022.2068223" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110689" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;linaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourrhis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7433" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#232;bre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.41.7434" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mckinley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Alexander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Adams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Angelini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165544" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010120v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atishya Mani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt K&#261;cki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wullschleger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoac016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592520v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Erfanzadah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Barzegaran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siroos Saber Amoli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42974-021-00074-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03776260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoba Malumbres-Olarte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Arabesky" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alejandro Barrales-Alcal&#225;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Lynn Barrion-Dupo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.07.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Velasco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelitza C. Colmenarez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cantor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2022.2067321" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931438v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Armiach Steinpress" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Cohen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel D Chipman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrat Gavish-Regev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.832.1877" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153569" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03657025v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01197-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770409v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monsimet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Gardoni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bataillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12596" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Mielec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke T. Hoye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-021-02963-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-022-03041-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-05032-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280342v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devogel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.202093" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956131v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Garc&#237;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nunez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangeles Lacava" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12811" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464330v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapho-Lou Marti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13434" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03163251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7286" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414516v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;udmila &#268;erneck&#225;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baab064" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pranzini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107148" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Milano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Blick" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzaki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sayuri Fukushima" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222765v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gouraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dekoninck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12040307" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128210v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Marusik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mutanen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81788-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iorio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/kcxxgc45" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996035v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Lowe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas O. Wolff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Aceves-Aparicio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Veiga Branco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/0161-8202-48.2.103" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01880-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02529839v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12020081" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034163v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Privet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6907" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562173v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George K. Roderick" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary G. Gillespie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don K. Price" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.48498" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879904v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boubakri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sghaier Achouri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4772.1.9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Monsimet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73262-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881232v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Puzin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2018.1486888" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.022" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161085v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.05.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364618v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pape" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Feilhauer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A Vanselow" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230430.2019.1640039" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050503v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-019-09685-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937629v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#248;ke Thomas H&#248;ye" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph James Bowden" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Reisner Hansen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Liset Pryds Hansen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2391-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629375v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843083v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mitchell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0102-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619246v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mangenot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Bowden" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lambeets" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585825v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Garbutt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma De Groot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0524-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622402v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monteiro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585823v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Corre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0501-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610012v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13156/arac.2006.17.3.121" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371663v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.05.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368296v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ruhland" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.09.007" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412999v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.06.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Erfanzadeh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paria Kamali" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghelichnia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2016.1221479" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01277201v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sibelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1606" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG7D6FBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142665v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Hilde Petra van Petegem" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Wybouw" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Leeuwen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9756-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205359v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maugenest" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzill&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-015-1304-0" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061276v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.085" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101385v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.06.037" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00990641v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.11.027" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875310v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Bahrami" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Motamedi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.027" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610008v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ysnel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.420.6977" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068441v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Georges" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12056" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DHKZ9HQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999573v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-013-0307-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374436v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Puzin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12303" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610006v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15707563-00002410" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843479v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hamzeh Hosseini Kahnuj" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azarnivand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.04.004" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01609992v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2011.00148.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXJ6HFNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740179v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deruytter" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decae" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075611X617094" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747080v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.07.001" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GWTBQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610002v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.022" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9H9MB7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625380v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunild Ract-Madoux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2011.00778.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-281G52TH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613743v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075511X566461" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629706v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fouillet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.100.1537" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704492v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/CP10-82.1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342865v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5735/086.047.0201" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530398v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eider" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093626v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maelfait" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9714-y" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN9MWZ31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430386v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0127" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336067v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Bakker" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2007.08.007" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJGW204P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312802v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793408v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parlier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Valery" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2005.07.023" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679097v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668872v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668917v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100611v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Couthouis" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734896v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735718v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788352v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787847v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458651v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belhache" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432147v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432136v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068520v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Radureau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068516v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668936v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Djoudi El" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458669v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ameline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.70158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bellemain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vitte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouanillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Amoss&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Libereau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02298-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2026v48a4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Kmira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Nasri&#8208;ammar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bosmans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5641.1.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Viel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Gajski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Perera&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stano Pek&#225;r" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.70036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia No&#235;l" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brescovit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri M. Marusik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A. Rheims" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Wijacki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stano Pekar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blae126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12726" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Glorikova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2744" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lubi&#324;ska-Mieli&#324;ska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kaminski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Evers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Piernik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02946" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hacala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salgueiro-Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalague" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650521.2022.2117530" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816687v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marangi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Szymanska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Eckhardt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beske" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Jandl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14112740" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo C. Gaskins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2024.10" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ridel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea Cadro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112957" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain&#8208;soligon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.09.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;linaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourrhis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7433" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#232;bre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.41.7434" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaina Privet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650521.2022.2068223" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110689" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Ivanov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergin Blagoev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gajdos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke T H&#248;ye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isd/ixad018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/joa-s-22-031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mckinley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Alexander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Adams" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Angelini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165544" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010120v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atishya Mani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt K&#261;cki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wullschleger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoac016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923082v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14285" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13371" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153569" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03776260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoba Malumbres-Olarte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Arabesky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alejandro Barrales-Alcal&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Lynn Barrion-Dupo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.07.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Armiach Steinpress" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Cohen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel D Chipman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrat Gavish-Regev" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.832.1877" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Velasco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelitza C. Colmenarez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cantor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2022.2067321" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03657025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01197-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770409v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monsimet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Gardoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bataillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12596" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Mielec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke T. Hoye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-021-02963-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-022-03041-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Erfanzadah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Barzegaran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siroos Saber Amoli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42974-021-00074-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464330v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapho-Lou Marti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13434" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03163251v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7286" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Garc&#237;a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nunez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangeles Lacava" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Silva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Martinez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12811" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280342v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devogel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.202093" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;udmila &#268;erneck&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baab064" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pranzini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107148" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Milano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Blick" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzaki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sayuri Fukushima" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222765v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gouraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dekoninck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12040307" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Marusik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mutanen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81788-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-05032-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355338v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01880-y" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02529839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12020081" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095721v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iorio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/kcxxgc45" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Lowe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas O. Wolff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Aceves-Aparicio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Veiga Branco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/0161-8202-48.2.103" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034163v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Privet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6907" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562173v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George K. Roderick" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary G. Gillespie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don K. Price" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.48498" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879904v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boubakri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sghaier Achouri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4772.1.9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Monsimet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73262-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Puzin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.05.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881232v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2018.1486888" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042411v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.022" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364618v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pape" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Feilhauer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A Vanselow" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230430.2019.1640039" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050503v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-019-09685-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937629v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#248;ke Thomas H&#248;ye" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph James Bowden" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Reisner Hansen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Liset Pryds Hansen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2391-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629375v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843083v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mitchell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0102-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619246v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mangenot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Bowden" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lambeets" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585825v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Garbutt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma De Groot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0524-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622402v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monteiro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585823v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Corre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0501-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302406v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610012v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13156/arac.2006.17.3.121" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371663v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.05.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368296v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ruhland" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.09.007" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412999v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.06.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Erfanzadeh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paria Kamali" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghelichnia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2016.1221479" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01277201v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sibelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1606" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG7D6FBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142665v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Hilde Petra van Petegem" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Wybouw" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Leeuwen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9756-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205359v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maugenest" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzill&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-015-1304-0" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875310v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Bahrami" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Motamedi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.027" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610008v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ysnel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.420.6977" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101385v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.06.037" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00990641v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.11.027" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068441v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Georges" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzille" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12056" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DHKZ9HQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999573v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-013-0307-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374436v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Puzin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12303" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061276v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.085" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610006v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15707563-00002410" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843479v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hamzeh Hosseini Kahnuj" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azarnivand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.04.004" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01609992v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2011.00148.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXJ6HFNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740179v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deruytter" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decae" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075611X617094" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-B2FK03K7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747080v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.07.001" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GWTBQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610002v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.022" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9H9MB7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613743v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075511X566461" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629706v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fouillet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.100.1537" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704492v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/CP10-82.1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625380v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunild Ract-Madoux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2011.00778.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-281G52TH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342865v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5735/086.047.0201" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530398v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eider" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093626v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maelfait" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9714-y" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN9MWZ31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430386v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0127" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336067v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Bakker" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2007.08.007" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJGW204P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312802v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793408v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parlier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Valery" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2005.07.023" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679097v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668917v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668872v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100611v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Couthouis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787847v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788352v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734896v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735718v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458651v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belhache" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432147v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432136v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068520v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Radureau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068516v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668936v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Djoudi El" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458669v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>