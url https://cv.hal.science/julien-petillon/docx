--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Pétillon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco‐Evolutionary Drivers of Body Size Variation in Arthropods, With a Focus on Spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (2), pp.e70158. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.70158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Widely Used Methods Be Turned Into eDNA Samplers for Ground-Dwelling Arthropods? Insights From Two Pilot Studies in West European Salt Marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jouanillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 174 (2), pp.164-177. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.70040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-trophic arthropod communities modulated by local farming system and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Libereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-026-02298-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier catalogue des Salticidae (Arachnidae, Araneae) de Guyane et description d&amp;#039;une nouvelle espèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (4), pp.75-120. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2026v48a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalog of the spiders of Tunisia (Arachnida: Araneae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Kmira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Nasri‐ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bosmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5641 (1), pp.1-95. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5641.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is on the Menu When You Move Far Away? Realised Diet Niche in a Geographic‐Range‐Expanding Ant‐Eating Spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domagoj Gajski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Perera‐fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stano Pekár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (11), pp.e70036. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of eponyms can also promote gender equity in modern taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Brescovit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri M. Marusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina A. Rheims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (9), pp.691-694. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biaf083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of two endosymbionts in range-expanding Zodarion spiders (Araneae: Zodariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Wijacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stano Pekar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144 (1), pp.blae126. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blae126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA for monitoring and conserving terrestrial arthropods: insights from a systematic map and barcode repositories assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jay-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.565-578. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiders in oyster shells: shellfish farming benefits an endangered terrestrial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nela Glorikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (4), pp.e2744. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional traits drive syntaxonomical units in temperate European inland salt marsh vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lubińska-Mielińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Piernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.e02946. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e02946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider and vascular plant assemblages in subarctic peat bogs are complementary ecological indicators of variation in local and landscape factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ecological Indicators, 158, pp.111389. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale changes in spider diversity and composition between two close elevations in a Neotropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Neotropical Fauna and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01650521.2022.2117530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of Human Pathogenic Microorganisms in the Halophyte Salicornia europaea L.: Influence of the Chemical Composition of Shoots and Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Szymanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Uwe Eckhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Beske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Jandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.2740. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14112740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816687v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantid expansion into North American salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo C. Gaskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (e12), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4039/tce.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental filtering on taxonomic and functional diversity patterns: When spiders and plants provide complementary information to water level management in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Althea Cadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112957. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactive effects of salt and heat on coastal ectotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lorrain‐soligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (12), p1076-1079. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2024.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la restauration des petits marais littoraux : origine, montage et principaux apports du programme PEPPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gélinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bourrhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2022.41.7433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration et reconnexion des marais littoraux, une solution d’adaptation aux changements climatiques ? Synthèse d’un colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Dèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gélinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Restauration et reconnexion des marais littoraux – Regards croisés sur une solution d'adaptation aux changements globaux, 41, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.41.7434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new species of Hypaeus (Araneae: Salticidae: Salticinae: Amycini) based on integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaina Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aubriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Neotropical Fauna and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (2), pp.439-447. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01650521.2022.2068223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedgerows are more multifunctional in preserved bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.110689. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across mountains and ocean: species delimitation and historical connectivity in Holarctic and Arctic-Alpine wolf spiders (Lycosidae, Pardosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergin Blagoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Danflous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gajdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke T Høye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Systematics and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/isd/ixad018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light attraction hypothesis in Arachnids: a new test in neotropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (2), pp.111-113. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/joa-s-22-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top ten priorities for global saltmarsh restoration, conservation and ecosystem service research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mckinley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.165544. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic practice, creativity and fashion: what's in a spider name?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atishya Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198 (2), pp.494-508. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation of temperate inland salt-marshes reflects local environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lubińska-Mielińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Kącki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.159015. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal syndrome and landscape fragmentation in the salt-marsh specialist spider Erigone longipalpis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.21-31. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cz/zoac016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological performance underlying ecosystem multifunctionality is promoted by organic farming and hedgerows at the local scale but not at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of two widely used methods for estimating taxonomic and functional diversities of epigeal arthropods in some temperate grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171 (11), pp.867-877. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.13371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to biodiversity proxies of biological control service in European farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 822, pp.153569. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global spread of misinformation on spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagoba Malumbres-Olarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Arabesky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alejandro Barrales-Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Lynn Barrion-Dupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (16), pp.R871-R873. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2022.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lycosa Latreille, 1804 (Araneae, Lycosidae) of Israel, with a note on Geolycosa Montgomery, 1904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Armiach Steinpress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel D Chipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrat Gavish-Regev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 832, pp.1-54. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2022.832.1877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific effects in prey size capture by wolf spiders (Araneae: Lycosidae) against the fall armyworm Spodoptera frugiperda under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelitza C. Colmenarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cantor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09583157.2022.2067321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expert-curated global database of online newspaper articles on spiders and spider bites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagoba Malumbres-Olarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Arabesky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alejandro Barrales-Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Lynn Barrion-Dupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01197-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J.I. Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 426, pp.116073. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted propensity for waterborne and airborne dispersal between two closely related semi-aquatic spider species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (6), pp.704-713. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple reproductive events in female wolf spiders Pardosa hyperborea and Pardosa furcifera in the Low-Arctic: one clutch can hide another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Mielec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke T. Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (1), pp.143-148. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-021-02963-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in abundance and life-history traits of two congeneric Arctic wolf spider species, Pardosa hyperborea and Pardosa furcifera, along local environmental gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Mielec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke T. Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (5), pp.937-950. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-022-03041-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of shrub community on understory soil seed bank with and without livestock grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Barzegaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siroos Saber Amoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42974-021-00074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities of species distribution modelling of terrestrial arthropod predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapho-Lou Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (12), pp.2596-2614. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographic position and body size jointly set lower thermal limits of wandering spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.3347-3356. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of trophic ecology in a generalist spider predator: Implications for biocontrol in Uruguayan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangeles Lacava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145 (1-2), pp.82-91. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat filtering differentially modulates phylogenetic and functional diversity relationships between predatory arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (6), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.202093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World Spider Trait database: a centralized global open repository for curated data on spider traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stano Pekár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľudmila Černecká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baab064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extended concept of littoral active zone considering soft sediment shores as social-ecological systems, and an application to Brittany (North-Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Fanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Pranzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.107148. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider conservation in Europe: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Blick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sayuri Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.109020. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Efficiency of Pitfall vs. Bait Trapping for Capturing Taxonomic and Functional Diversities of Ant Assemblages in Temperate Heathlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dekoninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.307. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects12040307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of ddRADseq method for species and population delimitation of closely related and widely distributed wolf spiders (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Marusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mutanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2177. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81788-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site characteristics more than vegetation type influence food web structure of intertidal salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.669759. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.669759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of taxonomic, functional and phylogenetic diversities in dominant ground-dwelling arthropods of coastal heathlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197 (2), pp.511-522. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-021-05032-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of spiders and plants to maritime heathland restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (1), pp.229-249. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-019-01880-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Efficiency of Pitfall Trapping vs. Nocturnal Hand Collecting in Assessing Soil-Dwelling Spider Diversity along A Structural Gradient of Neotropical Habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaina Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Orivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.81. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12020081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF SMALL- AND LARGE-SCALE ECOLOGICAL FACTORS ON THE CENTIPEDE (CHILOPODA) ASSEMBLAGES OF ARMORICAN FORESTS (NW FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.79-87. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57890/kcxxgc45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards establishment of a centralized spider traits database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth C. Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas O. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Aceves-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Veiga Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.103-109. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/0161-8202-48.2.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative patterns in taxonomic and functional spider diversities between tropical vs. temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.13165-13172. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-native spiders change assemblages of Hawaiian forest fragment kipuka over space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaina Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George K. Roderick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary G. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don K. Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (55), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.48498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new Agraecina species from Tunisia (Araneae Liocranidae), with a review of all species of the genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Boubakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bosmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sghaier Achouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4772 (1), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4772.1.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit integration of dispersal-related metrics improves predictions of SDM in predatory arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.16668. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-73262-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted responses of dominant ground-dwelling arthropods to landscape salt-marsh fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.138-141. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of individual density and habitat availability on long-distance dispersal in a salt-marsh spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.28-37. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03949370.2018.1486888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local vs. landscape characteristics differentially shape emerging and circulating assemblages of carabid beetles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270-271, pp.149-158. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-scale rather than fine-scale environmental variation drives body size in a wandering predator (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Feilhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim A Vanselow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15230430.2019.1640039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of ground-dwelling spider assemblages to changes in vegetation from wet oligotrophic habitats of Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod-Plant Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.653-662. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11829-019-09685-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevational variation of body size and reproductive traits in high-latitude wolf spiders (Araneae Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tøke Thomas Høye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph James Bowden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Reisner Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Liset Pryds Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (12), pp.2561-2574. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-018-2391-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider assemblage structure in a neotropical rainforest-inselberg complex: ecological and methodological insights from a small-scale intensive survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that organic farming promotes pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.361 - 368. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and landscape characteristics differentially affect community structure and composition of two dominant taxa of predatory arthropods (Araneae, Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat specialization and climate affect arthropod fitness: a comparison of generalist vs. specialist spider species in Arctic and temperate biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Bowden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (3), pp.592--599. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blx014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European salt marshes: ecology and conservation in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Garbutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma De Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.405--408. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-017-0524-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of salt-marsh management on fish nursery function in the bay of Aiguillon (French Atlantic coast), with a focus on European sea bass diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.435--444. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-017-0501-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of management and natural flooding on spider, carabid and plant assemblages in extensively used grasslands along the Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (6), pp.535-545. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breton versus British Spiders: Are They So Different?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.121 - 128. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13156/arac.2006.17.3.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to soil salinity in terrestrial species: Does plasticity and underlying physiology differ among specialized ground-dwelling spiders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Foucreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological costs during the first maternal care in the wolf spider Pardosa saltans (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ruhland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trabalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.42-50. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological and meteorological determinants of spider ballooning in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339 (9-10), pp.408--416. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grazing removal on aboveground vegetation and soil seed bank composition in sub-alpine grasslands of northern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paria Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghelichnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant ecology &amp; diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.309 - 320. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17550874.2016.1221479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term resilience of arthropod assemblages after spring flood, with focus on spiders (Arachnida: Araneae) and carabids (Coleoptera: Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sibelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.1584--1599. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirically simulated spatial sorting points at fast epigenetic changes in dispersal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Hilde Petra van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicky Wybouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.299-310. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-015-9756-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the influence of local and landscape factors on alpha and beta diversities: opposite response of plants and ground-dwelling arthropods in wet meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Bernard Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.1025-1035. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-015-1304-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic matter driven by shifts in co-dominant plant species in a grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Motamedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.74-78. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Eustiromastix guianae (Caporiacco, 1954) (Araneae, Salticidae) with a first description of the female, and additions to the salticid fauna of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 420, pp.11 - 18. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.420.6977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of rarity, specialisation and functional diversity metrics to assess community responses to environmental changes, using an example of spider communities in salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cutting date on carabids and spiders in a wet meadow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 185, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-derived vegetation indices as surrogate of species richness and abundance of ground beetles in temperate floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Bernard Bouzille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Conservation and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.327-333. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can urban consolidation limit local biodiversity erosion? Responses from carabid beetle and spider assemblages in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.123-137. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-013-0307-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific variation in size and habitus of two sibling spider species (Araneae: Lycosidae): taxonomic and biogeographic insights from sampling across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.85--96. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the success of managed realignment for the restoration of salt marshes: Lessons from invertebrate communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Garbutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.70 - 75. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-dependent colonization of urban habitats: a diachronic approach using carabid beetles and spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15707563-00002410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of soil seed banks of habitats distributed along an altitudinal gradient in northern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Hamzeh Hosseini Kahnuj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azarnivand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208 (5-6), pp.312-320. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving occurrence-based rarity metrics in conservation studies by including multiple rarity cut-off points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Conservation and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.159 - 168. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2011.00148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use, but not dispersal limitation, as the mechanism behind the aggregated population structure of the mygalomorph species Atypus affinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deruytter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Decae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157075611X617094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of diet and salinity on the survival, egg laying and metabolic fingerprints of the ground-dwelling spider Arctosa fulvolineata (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Foucreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (3-4), pp.388-395. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of pitfall traps for monitoring populations of the amphipod Orchestia gammarella (Pallas 1766) in saltmarshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Decae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deruytter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2), pp.314 - 316. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reproductive traits between two salt-marsh wolf spiders (Araneae, Lycosidae) under different habitat suitability conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157075511X566461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in salt-marsh carabid assemblages after an invasion by the native grass Elymus athericus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100, pp.407-419. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.100.1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of spider and carabid beetle assemblages along an urban-rural boundary gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/CP10-82.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saline stress tolerance partly matches with habitat preference in ground-living wolf spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunild Ract-Madoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.165-172. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3032.2011.00778.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do alterations in habitat structure by an invasive grass affect salt-marsh resident spiders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Zoologici Fennici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5735/086.047.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants écologiques d'un peuplement prairial de coléoptéres Scarabaeoidea laparosticti (Manche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Eider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat structure modified by an invasive grass enhances inundation withstanding in a salt-marsh wolf spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (9), pp.3219-3226. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-010-9714-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxic coma as a strategy to survive inundation in a salt-marsh inhabiting spider.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.442-445. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2009.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of abiotic factors on spider and ground beetle communities in different salt-marsh systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan P. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), pp.743-751. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2007.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cutting and sheep grazing on ground-active spiders and carabids in intertidal salt marshes (western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (2), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the invasive plant Elymus athericus modify fish diet in tidal salt marshes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Parlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65, pp. 739-746. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2005.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalités écologiques en estuaire de Seine, du milieu terrestre au milieu aquatique : leçons du projet Seine-Aval 6 - FEREE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des submersions marines sur les marais littoraux des Pertuis Charentais : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'intensité agricole et des habitats semi-naturels à différentes échelles spatiales sur la multifonctionnalité des agro-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of farming intensity and semi-natural habitats at different spatial scales on vascular plants and arthropod communities involved in pest regulation and pollination services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 "Diversity for sustainable and resilient agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Centre for Agricultural Landscape Research (ZALF), Sep 2021, Online conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of gradient studies to predict the consequences of climate change on conservation biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Plant Protection Congress IPPC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemies and pest predation levels in different farming and landscape contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape affect the community structure and composition of dominant taxa of predatory arthropod (Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemy communities and pest predation levels in different farming and landscape contexts in hedgerow network landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia. 348 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting of the IOBC-WPRS Working Group "Landscape Management for Functional Biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of farming system on ground beetle communities at local and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Carabidologists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Primosten, Croatia. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of flooding resistance in salt-marsh (Arctosa fulvolineata and Pardosa proxima) and forest (Pardosa lugubris) spiders (Araneae : Lycosidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sao Pedro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of salt marsh and forest spiders (Araneida, Lycosidae) exposed to increased soil salinities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunild Ract-Madoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biodiversité façonnée par les activités humaines : le cas des marais salés de la Baie du Mont Saint-Michel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Radureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence " le réveil du Dodo II "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in salt marsh arthropod fauna after an invasion by Elytrigia atherica (Poaceae): conservation and functional consequensces in the Mont Saint-Michel bay (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INTECOL International Wetlands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of wheat crop management from conventional to organic farming: socio-economic and ecological assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Djoudi El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle variation de la végétation des haies dans le voisinage de massifs forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Herbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoVeg 13 Ecologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montmorency (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity related to organic and conventional farming systems: effects on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 108 p., 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du Fonctionnement Écologique de secteurs intertidaux contrastés pour la compréhension de leurs connectivités et la Restauration des fonctions Écologiques Estuariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Seine Aval; Université Rouen Normandie; Université de Rennes; MNHN; CSLN. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PEPPS - Pertinence Environnementale de la restauration des Petits marais et Prés Salés- rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salugueiro Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; UBS; Université de Rennes 1, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Pétillon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-trophic arthropod communities modulated by local farming system and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Libereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-026-02298-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco‐Evolutionary Drivers of Body Size Variation in Arthropods, With a Focus on Spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (2), pp.e70158. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.70158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Widely Used Methods Be Turned Into eDNA Samplers for Ground-Dwelling Arthropods? Insights From Two Pilot Studies in West European Salt Marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jouanillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 174 (2), pp.164-177. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.70040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier catalogue des Salticidae (Arachnidae, Araneae) de Guyane et description d&amp;#039;une nouvelle espèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (4), pp.75-120. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2026v48a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of eponyms can also promote gender equity in modern taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Brescovit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri M. Marusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina A. Rheims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (9), pp.691-694. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biaf083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalog of the spiders of Tunisia (Arachnida: Araneae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Kmira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Nasri‐ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bosmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5641 (1), pp.1-95. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5641.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is on the Menu When You Move Far Away? Realised Diet Niche in a Geographic‐Range‐Expanding Ant‐Eating Spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domagoj Gajski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Perera‐fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stano Pekár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (11), pp.e70036. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of two endosymbionts in range-expanding Zodarion spiders (Araneae: Zodariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Wijacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stano Pekar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144 (1), pp.blae126. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blae126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of Human Pathogenic Microorganisms in the Halophyte Salicornia europaea L.: Influence of the Chemical Composition of Shoots and Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Szymanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Uwe Eckhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Beske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Jandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.2740. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14112740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816687v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA for monitoring and conserving terrestrial arthropods: insights from a systematic map and barcode repositories assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jay-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.565-578. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiders in oyster shells: shellfish farming benefits an endangered terrestrial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nela Glorikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (4), pp.e2744. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional traits drive syntaxonomical units in temperate European inland salt marsh vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lubińska-Mielińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Piernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.e02946. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e02946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider and vascular plant assemblages in subarctic peat bogs are complementary ecological indicators of variation in local and landscape factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ecological Indicators, 158, pp.111389. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale changes in spider diversity and composition between two close elevations in a Neotropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Neotropical Fauna and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01650521.2022.2117530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantid expansion into North American salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo C. Gaskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (e12), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4039/tce.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental filtering on taxonomic and functional diversity patterns: When spiders and plants provide complementary information to water level management in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Althea Cadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112957. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactive effects of salt and heat on coastal ectotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lorrain‐soligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (12), p1076-1079. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2024.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la restauration des petits marais littoraux : origine, montage et principaux apports du programme PEPPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gélinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bourrhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2022.41.7433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration et reconnexion des marais littoraux, une solution d’adaptation aux changements climatiques ? Synthèse d’un colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Dèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gélinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Restauration et reconnexion des marais littoraux – Regards croisés sur une solution d'adaptation aux changements globaux, 41, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.41.7434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new species of Hypaeus (Araneae: Salticidae: Salticinae: Amycini) based on integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaina Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aubriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Neotropical Fauna and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (2), pp.439-447. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01650521.2022.2068223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedgerows are more multifunctional in preserved bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.110689. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across mountains and ocean: species delimitation and historical connectivity in Holarctic and Arctic-Alpine wolf spiders (Lycosidae, Pardosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergin Blagoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Danflous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gajdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke T Høye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Systematics and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/isd/ixad018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light attraction hypothesis in Arachnids: a new test in neotropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (2), pp.111-113. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/joa-s-22-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation of temperate inland salt-marshes reflects local environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lubińska-Mielińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Kącki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.159015. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic practice, creativity and fashion: what's in a spider name?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atishya Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198 (2), pp.494-508. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top ten priorities for global saltmarsh restoration, conservation and ecosystem service research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mckinley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.165544. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal syndrome and landscape fragmentation in the salt-marsh specialist spider Erigone longipalpis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.21-31. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cz/zoac016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological performance underlying ecosystem multifunctionality is promoted by organic farming and hedgerows at the local scale but not at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of two widely used methods for estimating taxonomic and functional diversities of epigeal arthropods in some temperate grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171 (11), pp.867-877. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.13371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J.I. Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 426, pp.116073. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expert-curated global database of online newspaper articles on spiders and spider bites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagoba Malumbres-Olarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Arabesky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alejandro Barrales-Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Lynn Barrion-Dupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01197-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to biodiversity proxies of biological control service in European farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 822, pp.153569. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global spread of misinformation on spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagoba Malumbres-Olarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Arabesky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alejandro Barrales-Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Lynn Barrion-Dupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (16), pp.R871-R873. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2022.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lycosa Latreille, 1804 (Araneae, Lycosidae) of Israel, with a note on Geolycosa Montgomery, 1904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Armiach Steinpress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel D Chipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrat Gavish-Regev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 832, pp.1-54. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2022.832.1877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific effects in prey size capture by wolf spiders (Araneae: Lycosidae) against the fall armyworm Spodoptera frugiperda under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelitza C. Colmenarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cantor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09583157.2022.2067321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple reproductive events in female wolf spiders Pardosa hyperborea and Pardosa furcifera in the Low-Arctic: one clutch can hide another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Mielec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke T. Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (1), pp.143-148. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-021-02963-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted propensity for waterborne and airborne dispersal between two closely related semi-aquatic spider species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (6), pp.704-713. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in abundance and life-history traits of two congeneric Arctic wolf spider species, Pardosa hyperborea and Pardosa furcifera, along local environmental gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Mielec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke T. Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (5), pp.937-950. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-022-03041-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of shrub community on understory soil seed bank with and without livestock grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Barzegaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siroos Saber Amoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42974-021-00074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World Spider Trait database: a centralized global open repository for curated data on spider traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stano Pekár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľudmila Černecká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baab064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities of species distribution modelling of terrestrial arthropod predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapho-Lou Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (12), pp.2596-2614. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographic position and body size jointly set lower thermal limits of wandering spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.3347-3356. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of trophic ecology in a generalist spider predator: Implications for biocontrol in Uruguayan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangeles Lacava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145 (1-2), pp.82-91. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat filtering differentially modulates phylogenetic and functional diversity relationships between predatory arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (6), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.202093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Efficiency of Pitfall vs. Bait Trapping for Capturing Taxonomic and Functional Diversities of Ant Assemblages in Temperate Heathlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dekoninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.307. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects12040307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider conservation in Europe: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Blick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sayuri Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.109020. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extended concept of littoral active zone considering soft sediment shores as social-ecological systems, and an application to Brittany (North-Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Fanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Pranzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.107148. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of ddRADseq method for species and population delimitation of closely related and widely distributed wolf spiders (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Marusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mutanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2177. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81788-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site characteristics more than vegetation type influence food web structure of intertidal salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.669759. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.669759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of taxonomic, functional and phylogenetic diversities in dominant ground-dwelling arthropods of coastal heathlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197 (2), pp.511-522. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-021-05032-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative patterns in taxonomic and functional spider diversities between tropical vs. temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.13165-13172. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of spiders and plants to maritime heathland restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (1), pp.229-249. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-019-01880-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Efficiency of Pitfall Trapping vs. Nocturnal Hand Collecting in Assessing Soil-Dwelling Spider Diversity along A Structural Gradient of Neotropical Habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaina Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Orivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.81. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12020081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF SMALL- AND LARGE-SCALE ECOLOGICAL FACTORS ON THE CENTIPEDE (CHILOPODA) ASSEMBLAGES OF ARMORICAN FORESTS (NW FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.79-87. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57890/kcxxgc45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards establishment of a centralized spider traits database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth C. Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas O. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Aceves-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Veiga Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.103-109. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/0161-8202-48.2.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-native spiders change assemblages of Hawaiian forest fragment kipuka over space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaina Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George K. Roderick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary G. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don K. Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (55), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.48498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new Agraecina species from Tunisia (Araneae Liocranidae), with a review of all species of the genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Boubakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bosmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sghaier Achouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4772 (1), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4772.1.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit integration of dispersal-related metrics improves predictions of SDM in predatory arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Monsimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.16668. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-73262-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted responses of dominant ground-dwelling arthropods to landscape salt-marsh fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.138-141. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of individual density and habitat availability on long-distance dispersal in a salt-marsh spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.28-37. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03949370.2018.1486888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local vs. landscape characteristics differentially shape emerging and circulating assemblages of carabid beetles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270-271, pp.149-158. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-scale rather than fine-scale environmental variation drives body size in a wandering predator (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Feilhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim A Vanselow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15230430.2019.1640039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of ground-dwelling spider assemblages to changes in vegetation from wet oligotrophic habitats of Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod-Plant Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.653-662. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11829-019-09685-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevational variation of body size and reproductive traits in high-latitude wolf spiders (Araneae Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tøke Thomas Høye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph James Bowden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Reisner Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Liset Pryds Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (12), pp.2561-2574. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-018-2391-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider assemblage structure in a neotropical rainforest-inselberg complex: ecological and methodological insights from a small-scale intensive survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that organic farming promotes pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.361 - 368. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and landscape characteristics differentially affect community structure and composition of two dominant taxa of predatory arthropods (Araneae, Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat specialization and climate affect arthropod fitness: a comparison of generalist vs. specialist spider species in Arctic and temperate biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Bowden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (3), pp.592--599. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blx014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European salt marshes: ecology and conservation in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Garbutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma De Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.405--408. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-017-0524-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of salt-marsh management on fish nursery function in the bay of Aiguillon (French Atlantic coast), with a focus on European sea bass diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.435--444. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-017-0501-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to soil salinity in terrestrial species: Does plasticity and underlying physiology differ among specialized ground-dwelling spiders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Foucreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of management and natural flooding on spider, carabid and plant assemblages in extensively used grasslands along the Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (6), pp.535-545. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breton versus British Spiders: Are They So Different?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.121 - 128. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13156/arac.2006.17.3.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological costs during the first maternal care in the wolf spider Pardosa saltans (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ruhland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trabalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.42-50. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological and meteorological determinants of spider ballooning in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339 (9-10), pp.408--416. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grazing removal on aboveground vegetation and soil seed bank composition in sub-alpine grasslands of northern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paria Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghelichnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant ecology &amp; diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.309 - 320. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17550874.2016.1221479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirically simulated spatial sorting points at fast epigenetic changes in dispersal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Hilde Petra van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicky Wybouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.299-310. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-015-9756-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term resilience of arthropod assemblages after spring flood, with focus on spiders (Arachnida: Araneae) and carabids (Coleoptera: Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sibelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.1584--1599. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the influence of local and landscape factors on alpha and beta diversities: opposite response of plants and ground-dwelling arthropods in wet meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Bernard Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.1025-1035. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-015-1304-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-derived vegetation indices as surrogate of species richness and abundance of ground beetles in temperate floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Bernard Bouzille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Conservation and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.327-333. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Eustiromastix guianae (Caporiacco, 1954) (Araneae, Salticidae) with a first description of the female, and additions to the salticid fauna of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 420, pp.11 - 18. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.420.6977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic matter driven by shifts in co-dominant plant species in a grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Motamedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.74-78. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of rarity, specialisation and functional diversity metrics to assess community responses to environmental changes, using an example of spider communities in salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cutting date on carabids and spiders in a wet meadow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 185, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific variation in size and habitus of two sibling spider species (Araneae: Lycosidae): taxonomic and biogeographic insights from sampling across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.85--96. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can urban consolidation limit local biodiversity erosion? Responses from carabid beetle and spider assemblages in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.123-137. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-013-0307-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the success of managed realignment for the restoration of salt marshes: Lessons from invertebrate communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Garbutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.70 - 75. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-dependent colonization of urban habitats: a diachronic approach using carabid beetles and spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15707563-00002410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of soil seed banks of habitats distributed along an altitudinal gradient in northern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Erfanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Hamzeh Hosseini Kahnuj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azarnivand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208 (5-6), pp.312-320. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of diet and salinity on the survival, egg laying and metabolic fingerprints of the ground-dwelling spider Arctosa fulvolineata (Araneae, Lycosidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Foucreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (3-4), pp.388-395. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving occurrence-based rarity metrics in conservation studies by including multiple rarity cut-off points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Conservation and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.159 - 168. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2011.00148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use, but not dispersal limitation, as the mechanism behind the aggregated population structure of the mygalomorph species Atypus affinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deruytter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Decae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157075611X617094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of pitfall traps for monitoring populations of the amphipod Orchestia gammarella (Pallas 1766) in saltmarshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Decae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deruytter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2), pp.314 - 316. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reproductive traits between two salt-marsh wolf spiders (Araneae, Lycosidae) under different habitat suitability conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157075511X566461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in salt-marsh carabid assemblages after an invasion by the native grass Elymus athericus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100, pp.407-419. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.100.1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of spider and carabid beetle assemblages along an urban-rural boundary gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/CP10-82.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saline stress tolerance partly matches with habitat preference in ground-living wolf spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunild Ract-Madoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.165-172. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3032.2011.00778.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants écologiques d'un peuplement prairial de coléoptéres Scarabaeoidea laparosticti (Manche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Eider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat structure modified by an invasive grass enhances inundation withstanding in a salt-marsh wolf spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (9), pp.3219-3226. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-010-9714-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do alterations in habitat structure by an invasive grass affect salt-marsh resident spiders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lambeets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Zoologici Fennici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5735/086.047.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxic coma as a strategy to survive inundation in a salt-marsh inhabiting spider.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.442-445. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2009.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of abiotic factors on spider and ground beetle communities in different salt-marsh systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan P. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), pp.743-751. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2007.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cutting and sheep grazing on ground-active spiders and carabids in intertidal salt marshes (western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (2), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the invasive plant Elymus athericus modify fish diet in tidal salt marshes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Parlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65, pp. 739-746. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2005.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalités écologiques en estuaire de Seine, du milieu terrestre au milieu aquatique : leçons du projet Seine-Aval 6 - FEREE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des submersions marines sur les marais littoraux des Pertuis Charentais : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'intensité agricole et des habitats semi-naturels à différentes échelles spatiales sur la multifonctionnalité des agro-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of farming intensity and semi-natural habitats at different spatial scales on vascular plants and arthropod communities involved in pest regulation and pollination services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 "Diversity for sustainable and resilient agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Centre for Agricultural Landscape Research (ZALF), Sep 2021, Online conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of gradient studies to predict the consequences of climate change on conservation biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Plant Protection Congress IPPC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemies and pest predation levels in different farming and landscape contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape affect the community structure and composition of dominant taxa of predatory arthropod (Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemy communities and pest predation levels in different farming and landscape contexts in hedgerow network landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia. 348 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting of the IOBC-WPRS Working Group "Landscape Management for Functional Biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of farming system on ground beetle communities at local and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Carabidologists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Primosten, Croatia. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of salt marsh and forest spiders (Araneida, Lycosidae) exposed to increased soil salinities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunild Ract-Madoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of flooding resistance in salt-marsh (Arctosa fulvolineata and Pardosa proxima) and forest (Pardosa lugubris) spiders (Araneae : Lycosidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sao Pedro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biodiversité façonnée par les activités humaines : le cas des marais salés de la Baie du Mont Saint-Michel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Radureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence " le réveil du Dodo II "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in salt marsh arthropod fauna after an invasion by Elytrigia atherica (Poaceae): conservation and functional consequensces in the Mont Saint-Michel bay (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INTECOL International Wetlands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of wheat crop management from conventional to organic farming: socio-economic and ecological assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Djoudi El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle variation de la végétation des haies dans le voisinage de massifs forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Herbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoVeg 13 Ecologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montmorency (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity related to organic and conventional farming systems: effects on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 108 p., 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du Fonctionnement Écologique de secteurs intertidaux contrastés pour la compréhension de leurs connectivités et la Restauration des fonctions Écologiques Estuariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Seine Aval; Université Rouen Normandie; Université de Rennes; MNHN; CSLN. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PEPPS - Pertinence Environnementale de la restauration des Petits marais et Prés Salés- rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salugueiro Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; UBS; Université de Rennes 1, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ameline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.70158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bellemain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vitte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouanillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Amoss&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Libereau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02298-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2026v48a4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Kmira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Nasri&#8208;ammar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bosmans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5641.1.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Viel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Gajski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Perera&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stano Pek&#225;r" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.70036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia No&#235;l" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brescovit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri M. Marusik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A. Rheims" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Wijacki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stano Pekar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blae126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12726" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Glorikova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2744" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lubi&#324;ska-Mieli&#324;ska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kaminski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Evers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Piernik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02946" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hacala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salgueiro-Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalague" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650521.2022.2117530" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816687v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marangi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Szymanska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Eckhardt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beske" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Jandl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14112740" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo C. Gaskins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2024.10" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ridel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea Cadro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112957" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain&#8208;soligon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.09.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;linaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourrhis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7433" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#232;bre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.41.7434" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaina Privet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650521.2022.2068223" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110689" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Ivanov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergin Blagoev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gajdos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke T H&#248;ye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isd/ixad018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/joa-s-22-031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mckinley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Alexander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Adams" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Angelini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165544" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010120v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atishya Mani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt K&#261;cki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wullschleger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoac016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923082v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14285" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13371" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153569" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03776260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoba Malumbres-Olarte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Arabesky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alejandro Barrales-Alcal&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Lynn Barrion-Dupo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.07.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Armiach Steinpress" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Cohen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel D Chipman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrat Gavish-Regev" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.832.1877" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Velasco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelitza C. Colmenarez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cantor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2022.2067321" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03657025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01197-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770409v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monsimet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Gardoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bataillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12596" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Mielec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke T. Hoye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-021-02963-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-022-03041-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Erfanzadah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Barzegaran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siroos Saber Amoli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42974-021-00074-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464330v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapho-Lou Marti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13434" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03163251v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7286" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Garc&#237;a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nunez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangeles Lacava" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Silva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Martinez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12811" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280342v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devogel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.202093" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;udmila &#268;erneck&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baab064" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pranzini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107148" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Milano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Blick" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzaki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sayuri Fukushima" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222765v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gouraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dekoninck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12040307" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Marusik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mutanen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81788-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-05032-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355338v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01880-y" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02529839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12020081" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095721v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iorio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/kcxxgc45" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Lowe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas O. Wolff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Aceves-Aparicio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Veiga Branco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/0161-8202-48.2.103" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034163v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Privet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6907" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562173v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George K. Roderick" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary G. Gillespie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don K. Price" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.48498" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879904v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boubakri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sghaier Achouri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4772.1.9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Monsimet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73262-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Puzin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.05.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881232v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2018.1486888" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042411v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.022" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364618v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pape" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Feilhauer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A Vanselow" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230430.2019.1640039" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050503v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-019-09685-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937629v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#248;ke Thomas H&#248;ye" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph James Bowden" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Reisner Hansen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Liset Pryds Hansen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2391-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629375v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843083v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mitchell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0102-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619246v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mangenot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Bowden" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lambeets" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585825v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Garbutt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma De Groot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0524-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622402v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monteiro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585823v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Corre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0501-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302406v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610012v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13156/arac.2006.17.3.121" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371663v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.05.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368296v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ruhland" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.09.007" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412999v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.06.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Erfanzadeh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paria Kamali" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghelichnia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2016.1221479" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01277201v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sibelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1606" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG7D6FBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142665v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Hilde Petra van Petegem" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Wybouw" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Leeuwen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9756-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205359v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maugenest" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzill&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-015-1304-0" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875310v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Bahrami" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Motamedi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.027" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610008v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ysnel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.420.6977" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101385v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.06.037" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00990641v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.11.027" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068441v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Georges" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzille" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12056" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DHKZ9HQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999573v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-013-0307-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374436v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Puzin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12303" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061276v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.085" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610006v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15707563-00002410" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843479v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hamzeh Hosseini Kahnuj" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azarnivand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.04.004" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01609992v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2011.00148.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXJ6HFNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740179v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deruytter" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decae" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075611X617094" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-B2FK03K7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747080v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.07.001" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GWTBQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610002v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.022" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9H9MB7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613743v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075511X566461" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629706v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fouillet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.100.1537" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704492v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/CP10-82.1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625380v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunild Ract-Madoux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2011.00778.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-281G52TH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342865v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5735/086.047.0201" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530398v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eider" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093626v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maelfait" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9714-y" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN9MWZ31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430386v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0127" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336067v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Bakker" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2007.08.007" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJGW204P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312802v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793408v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parlier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Valery" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2005.07.023" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679097v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668917v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668872v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100611v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Couthouis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787847v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788352v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734896v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735718v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458651v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belhache" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432147v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432136v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068520v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Radureau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068516v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668936v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Djoudi El" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458669v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Amoss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Libereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02298-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ameline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.70158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bellemain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vitte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouanillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2026v48a4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia No&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brescovit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri M. Marusik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A. Rheims" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Kmira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Nasri&#8208;ammar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bosmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5641.1.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Viel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Gajski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Perera&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stano Pek&#225;r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.70036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Wijacki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stano Pekar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blae126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816687v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marangi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Szymanska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Eckhardt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beske" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Jandl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14112740" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12726" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Glorikova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2744" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lubi&#324;ska-Mieli&#324;ska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kaminski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Evers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Piernik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02946" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hacala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salgueiro-Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111389" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalague" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650521.2022.2117530" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo C. Gaskins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2024.10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ridel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea Cadro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112957" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain&#8208;soligon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.09.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;linaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourrhis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7433" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#232;bre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.41.7434" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaina Privet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650521.2022.2068223" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110689" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Ivanov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergin Blagoev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gajdos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke T H&#248;ye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isd/ixad018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/joa-s-22-031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt K&#261;cki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atishya Mani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mckinley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Alexander" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Adams" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Angelini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165544" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wullschleger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoac016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923082v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14285" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13371" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03657025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoba Malumbres-Olarte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Arabesky" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alejandro Barrales-Alcal&#225;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Lynn Barrion-Dupo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01197-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153569" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03776260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.07.026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Armiach Steinpress" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Cohen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel D Chipman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrat Gavish-Regev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.832.1877" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714344v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Velasco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelitza C. Colmenarez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cantor" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2022.2067321" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464342v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Mielec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke T. Hoye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-021-02963-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770409v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monsimet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Gardoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bataillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12596" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-022-03041-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Erfanzadah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Barzegaran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siroos Saber Amoli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42974-021-00074-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;udmila &#268;erneck&#225;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baab064" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapho-Lou Marti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13434" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03163251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7286" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Garc&#237;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nunez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangeles Lacava" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Silva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Martinez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12811" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280342v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devogel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.202093" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222765v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gouraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dekoninck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12040307" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225316v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Milano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Blick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzaki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sayuri Fukushima" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109020" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102669v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pranzini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107148" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Marusik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mutanen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81788-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-05032-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Privet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6907" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01880-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02529839v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12020081" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iorio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/kcxxgc45" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996035v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Lowe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas O. Wolff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Aceves-Aparicio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Veiga Branco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/0161-8202-48.2.103" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562173v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George K. Roderick" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary G. Gillespie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don K. Price" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.48498" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879904v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boubakri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sghaier Achouri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4772.1.9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Monsimet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73262-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Puzin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.05.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881232v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2018.1486888" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042411v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.022" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364618v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pape" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Feilhauer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A Vanselow" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230430.2019.1640039" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050503v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-019-09685-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937629v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#248;ke Thomas H&#248;ye" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph James Bowden" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Reisner Hansen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Liset Pryds Hansen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2391-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629375v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843083v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mitchell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0102-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619246v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mangenot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622402v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monteiro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577990v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Bowden" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lambeets" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx014" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Garbutt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma De Groot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0524-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585823v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Corre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0501-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371663v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.05.005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302406v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610012v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13156/arac.2006.17.3.121" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368296v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ruhland" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.09.007" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412999v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.06.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Erfanzadeh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paria Kamali" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghelichnia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2016.1221479" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142665v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Hilde Petra van Petegem" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Wybouw" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Leeuwen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9756-9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01277201v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sibelle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1606" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG7D6FBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205359v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maugenest" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzill&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-015-1304-0" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068441v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Georges" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzille" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12056" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DHKZ9HQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610008v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ysnel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.420.6977" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875310v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Bahrami" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Motamedi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.027" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101385v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.06.037" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00990641v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.11.027" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374436v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Puzin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12303" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999573v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-013-0307-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061276v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.085" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610006v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15707563-00002410" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843479v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hamzeh Hosseini Kahnuj" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azarnivand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.04.004" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747080v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.07.001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GWTBQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01609992v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2011.00148.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXJ6HFNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740179v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deruytter" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decae" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075611X617094" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-B2FK03K7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610002v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.022" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9H9MB7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613743v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075511X566461" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629706v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fouillet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.100.1537" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704492v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/CP10-82.1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625380v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunild Ract-Madoux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2011.00778.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-281G52TH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530398v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eider" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093626v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maelfait" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9714-y" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN9MWZ31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342865v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5735/086.047.0201" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430386v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0127" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336067v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Bakker" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2007.08.007" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJGW204P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312802v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793408v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parlier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Valery" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2005.07.023" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679097v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668917v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668872v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100611v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Couthouis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787847v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788352v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734896v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735718v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458651v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belhache" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432136v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432147v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068520v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Radureau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068516v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668936v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Djoudi El" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458669v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>