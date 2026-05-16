--- v0 (2026-03-28)
+++ v1 (2026-05-16)
@@ -2068,273 +2068,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur micro-onde de radiation nucléaire passif sans fil optimisé</w:t>
+                <w:t xml:space="preserve">Wireless and Passive Nuclear Radiation Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 4p</w:t>
+              <w:t xml:space="preserve">European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570704v1</w:t>
+                <w:t xml:space="preserve">hal-01570623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless and Passive Nuclear Radiation Sensors</w:t>
+                <w:t xml:space="preserve">Capteur micro-onde de radiation nucléaire passif sans fil optimisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. 5p</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570623v1</w:t>
+                <w:t xml:space="preserve">hal-01570704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive and chipless packaged sensor for the wireless pressure monitoring in harsh environment</w:t>
               </w:r>
@@ -2842,51 +2842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03335061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175912" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02969744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Marchal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3028090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria de Paolis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02289295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan L.W. Gardner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2927694" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02301332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.06.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Marchal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808546" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888721" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02381616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eumc.2019.8910899" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Debourg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Augustyniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01310667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENT099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03335061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175912" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02969744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Marchal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3028090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria de Paolis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02289295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan L.W. Gardner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2927694" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02301332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.06.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Marchal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808546" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888721" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02381616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eumc.2019.8910899" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Debourg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Augustyniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01310667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENT099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>