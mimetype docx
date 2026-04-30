--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -721,402 +721,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular localization of Salmonella in caecal epithelial and immune cells in a mouse model of gastroenteritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Sausset</w:t>
+                <w:t xml:space="preserve">Avian three-dimensional skin model to study MDV replication in vitro in differentiated keratinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhDday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Infectiologie et Santé Publique, INRAE, Oct 2024, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département INRAE de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155977v1</w:t>
+                <w:t xml:space="preserve">hal-05149724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian three-dimensional skin model to study MDV replication in vitro in differentiated keratinocytes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+                <w:t xml:space="preserve">Exploring Salmonella subcellular niches in a murine model of gastroenteritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Lopatynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département INRAE de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Seignosses, France</w:t>
+              <w:t xml:space="preserve">36e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnocentre, Oct 2024, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149724v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Salmonella subcellular niches in a murine model of gastroenteritis</w:t>
+                <w:t xml:space="preserve">Subcellular localization of Salmonella in caecal epithelial and immune cells in a mouse model of gastroenteritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Lopatynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koczerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnocentre, Oct 2024, Nouan-le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">PhDday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Infectiologie et Santé Publique, INRAE, Oct 2024, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740046v1</w:t>
+                <w:t xml:space="preserve">hal-05155977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids droplets are induced by hypoxia in avian skin cells in vitro and their targeting by Marek's Disease Virus is linked to virulence</w:t>
               </w:r>
@@ -1217,402 +1217,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem cell detection in whole blood by gigahertz harmonic in-flow imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tissue clearing combined with non-linear microscopy provides a relevant approach to characterize the 3D fibrosis network in dystrophic heart.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Karpf</w:t>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Glöckner</w:t>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+                <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, San Francisco California, United States</w:t>
+              <w:t xml:space="preserve">FOM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Porto (Online), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718515v1</w:t>
+                <w:t xml:space="preserve">hal-03922162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue clearing combined with non-linear microscopy provides a relevant approach to characterize the 3D fibrosis network in dystrophic heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preclinical Microscopy Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FBI, Dec 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue clearing combined with non-linear microscopy provides a relevant approach to characterize the 3D fibrosis network in dystrophic heart.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stem cell detection in whole blood by gigahertz harmonic in-flow imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Karpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Glöckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karl Rouger</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Porto (Online), Portugal</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922162v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la surexpression de FoxO3 sur la physiopathologie musculaire de la maladie de Pompe (glycogénose de type II)</w:t>
               </w:r>
@@ -1624,51 +1624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Lagalice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1719,90 +1719,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D characterization of cardiac fibrosis in dystrophic rat: collagen SHG imaging on CUBIC cleared heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française des Microcopies (SFu)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
@@ -1956,51 +1956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organ clearing and fast non-linear microscopy to investigate biodistribution of gene or cell therapeutic agents for neuromuscular diseases with exploration of GFP and Harmonic signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fleurisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,277 +2075,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surexpression de FoxO3a prévient la surcharge en glycogène et la dérégulation du flux autophagique dans le muscle squelettique dans la maladie de Pompe.</w:t>
+                <w:t xml:space="preserve">FoxO3a overexpression protects skeletal muscle in a mice model of Pompe disease (Glycogenosis type II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Lagalice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Maurier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Candice Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des folles souris nantaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, NANTES, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Myologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873400v1</w:t>
+                <w:t xml:space="preserve">hal-02508761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoxO3a overexpression protects skeletal muscle in a mice model of Pompe disease (Glycogenosis type II)</w:t>
+                <w:t xml:space="preserve">La surexpression de FoxO3a prévient la surcharge en glycogène et la dérégulation du flux autophagique dans le muscle squelettique dans la maladie de Pompe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Lagalice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Myologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées des folles souris nantaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508761v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organ clearing and biphotonic microscopy – an innovative complementary technological approach to investigate the central nervous system</w:t>
               </w:r>
@@ -2616,295 +2616,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek’s disease virus replication in chicken skin reconstructed in vitro: evidence for viral particles in corneocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+                <w:t xml:space="preserve">Administration of the NOD2 Agonist MDP Reduces Cryptosporidium parvum Infection in Neonatal Mice Through IL‐22 Involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Werts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002123⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (10), pp.e70080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.70080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199574v1</w:t>
+                <w:t xml:space="preserve">hal-05411736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of the NOD2 Agonist MDP Reduces Cryptosporidium parvum Infection in Neonatal Mice Through IL‐22 Involvement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Werts</w:t>
+                <w:t xml:space="preserve">Marek’s disease virus replication in chicken skin reconstructed in vitro: evidence for viral particles in corneocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lachner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (10), pp.e70080. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (7), pp.2123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.70080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411736v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingolipids in Extracellular Vesicles Released From the Skeletal Muscle Plasma Membrane Control Muscle Stem Cell Fate During Muscle Regeneration</w:t>
               </w:r>
@@ -3018,295 +3018,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Salmonella virulence protein PagN contributes to the advent of a hyper-replicating cytosolic bacterial population</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual neutrophil subsets exacerbate or suppress inflammation in tuberculosis via IL-1β or PD-L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Yan</w:t>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Koczerka</w:t>
+                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia S Fahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio C Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2024.2357670⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (7), pp.e202402623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202402623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600884v1</w:t>
+                <w:t xml:space="preserve">hal-04596372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual neutrophil subsets exacerbate or suppress inflammation in tuberculosis via IL-1β or PD-L1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Carreras</w:t>
+                <w:t xml:space="preserve">The Salmonella virulence protein PagN contributes to the advent of a hyper-replicating cytosolic bacterial population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia S Fahel</w:t>
+                <w:t xml:space="preserve">Jin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio C Oliveira</w:t>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (7), pp.e202402623. </w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2357670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.202402623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2024.2357670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596372v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of digestive functions and microbiota in the establishment of muscle glycogen differences between divergent lines for ultimate pH</w:t>
               </w:r>
@@ -3465,51 +3465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Schleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3677,90 +3677,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label‐free 3D characterization of cardiac fibrosis in muscular dystrophy using SHG imaging of cleared tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 114 (3), pp.91-103. </w:t>
@@ -4098,103 +4098,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOD2 stimulation reduces Cryptosporidium parvum level of infection in neonates by promoting intestinal epithelial production of antimicrobial peptides and cell renewing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Werts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4482,152 +4482,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différents modèles animaux pour l'étude de maladies infectieuses en histologie</w:t>
+                <w:t xml:space="preserve">Ultrastructural Expansion Microscopy (U-ExM): new insight for the nanoscale characterization of host-pathogen interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mariot</w:t>
+                <w:t xml:space="preserve">Chloé Pautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+                <w:t xml:space="preserve">Elodie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Lopatynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Wenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Pottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pichon</w:t>
+                <w:t xml:space="preserve">Irina Dobrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française d’Histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Grasse, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139831v1</w:t>
+                <w:t xml:space="preserve">hal-05155805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek’s Disease Virus Replication in Chicken Skin Reconstructed In Vitro: Evidence for Viral Particles in Corneocytes</w:t>
               </w:r>
@@ -4732,152 +4732,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural Expansion Microscopy (U-ExM): new insight for the nanoscale characterization of host-pathogen interactions</w:t>
+                <w:t xml:space="preserve">Différents modèles animaux pour l'étude de maladies infectieuses en histologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Pautrot</w:t>
+                <w:t xml:space="preserve">Julie Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janine Wenker</w:t>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Dobrescu</w:t>
+                <w:t xml:space="preserve">Jerome Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Seignosse, France</w:t>
+              <w:t xml:space="preserve">Association Française d’Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Grasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155805v1</w:t>
+                <w:t xml:space="preserve">hal-05139831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies of investigating interactions between chicken caecum and Salmonella Enteritidis with ex-vivo models</w:t>
               </w:r>
@@ -5234,77 +5234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual neutrophil subsets accelerate or brake inflammation in tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Siveira Fahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5484,51 +5484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron deep ultraviolet radiation combined with histological staining to improve phenotyping of dystrophic muscle and assess efficacy of cell-based therapeutic strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Damane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,51 +5609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and label-free endogenous signature of dystrophic muscle by Synchrotron deep ultraviolet radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Damane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5898,64 +5898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Lagalice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18 èmes journées de la société française de myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France</w:t>
@@ -6023,64 +6023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Lagalice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6eme congrès international de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t>
@@ -6286,51 +6286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Varaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th international Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sydney, Australia. 2018</w:t>
@@ -6398,64 +6398,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Lagalice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioregate forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
@@ -6523,64 +6523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Lagalice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th annual Congress of the ESGCT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lausanne, Switzerland. Human Gene Therapy, 29 (12), 2018</w:t>
@@ -6778,51 +6778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lopatynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163586v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Karpf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lagalice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Colle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khem Raj Giri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jegou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lavy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Deniaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Varaillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Renaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maurier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Franzoso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215979v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chuard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pezier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Werts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.70080" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05292865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyma Hakkar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger&#8208;danty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2024.2357670" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Fahel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Oliveira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402623" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bochereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74009-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.130823" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Silva Golo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini A. Koutroumpa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.258.02.fr.07-2023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tanveer Munir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattar Maneewan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gharbia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Oumarou-Mahamane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94939-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Gougeon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Soussi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0609-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wenker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Swale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bull-Maurer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sizaret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pottier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pautrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dobrescu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05438697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau Augis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Sutton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Siveira Fahel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Damane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543156v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Soussi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873419v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lopatynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163586v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922162v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Karpf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lagalice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Colle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khem Raj Giri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jegou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lavy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Deniaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Varaillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Renaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maurier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Franzoso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215979v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chuard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pezier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Werts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.70080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05292865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyma Hakkar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger&#8208;danty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Fahel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402623" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2024.2357670" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bochereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74009-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.130823" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Silva Golo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini A. Koutroumpa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.258.02.fr.07-2023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tanveer Munir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattar Maneewan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gharbia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Oumarou-Mahamane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94939-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Gougeon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Soussi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0609-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wenker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Swale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bull-Maurer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sizaret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pautrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dobrescu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139831v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pottier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05438697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau Augis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Sutton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Siveira Fahel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Damane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543156v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Soussi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873419v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>