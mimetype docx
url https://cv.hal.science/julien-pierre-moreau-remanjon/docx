--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -1130,268 +1130,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception Metrics for Intelligent Vehicles: An Application-Focused Evaluation</w:t>
+                <w:t xml:space="preserve">Uncertainty-Aware Online Extrinsic Calibration: A Conformal Prediction Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galia Fabiola Cornejo Urquieta</w:t>
+                <w:t xml:space="preserve">Mathieu Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Javier Ibanez-Guzman</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; CVF, Feb 2025, Tucson, United States. pp.6167-6176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269580v1</w:t>
+                <w:t xml:space="preserve">hal-04881740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty-Aware Online Extrinsic Calibration: A Conformal Prediction Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception Metrics for Intelligent Vehicles: An Application-Focused Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galia Fabiola Cornejo Urquieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cocheteux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Davoine</w:t>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ibanez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00601⟩</w:t>
+              <w:t xml:space="preserve">28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia. pp.632-639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC60802.2025.11423295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881740v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DELTA: Dense Depth from Events and LiDAR using Transformer's Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1410,335 +1419,344 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nashville, TN, United States. pp.4898-4907, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Vulnerable Road-Users Detection through Hybrid Collaborative Perception and Detection Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Oubouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Quan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elwan Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Gold coast, Australia</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2025, Gold coast, Australia. pp.2338-2343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC60802.2025.11423004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULi-Ev: Maintaining Unperturbed LiDAR-Event Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seattle (USA), United States. pp.4579-4586, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based Semantic-aided Motion Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,73 +1771,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Computer Vision Theory and Applications (VISAPP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCITEVENTS; INSTICC, Feb 2024, Rome, Italy. pp.159-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Estimate Two Dense Depths from LiDAR and Event Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1838,106 +1856,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Scandinavian Conference on Image Analysis (SCIA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Sirkka, Finland. pp.517-533, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-31438-4_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PseudoCal: Towards Initialisation-Free Deep Learning-Based Camera-LiDAR Self-Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,73 +1970,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th British Machine Vision Conference (BMVC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de flot optique basé évènements en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2047,177 +2065,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative Embedding for Game-Agnostic Team Discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Istasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.2477-2486, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPRW.2019.00303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une plate-forme volante pour de l'incursion en intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2233,198 +2251,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique ²RM, Drones et manipulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Compiègne, France. 25p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing for a more accurate GNSS-based positioning in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd ITS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modeling of Urban Environments for Enhancing GPS Localization's Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2453,73 +2471,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular GPU Model for Structured Mesh Generation and Its Application to the Stereo-Matching Disparity Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2564,308 +2582,308 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Symposium on Multimedia (ISM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Anaheim, France. pp.53-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISM.2013.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equisolid fisheye stereovision calibration and point cloud computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Near Real-Time Color Stereo Matching Method for GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Creput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS-SSG 2013, conference on Serving Society with Geoinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Antalya, Turkey. 6p</w:t>
+              <w:t xml:space="preserve">INFOCOMP 2013, The Third International Conference on Advanced Communications and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912647v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Near Real-Time Color Stereo Matching Method for GPU</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equisolid fisheye stereovision calibration and point cloud computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOMP 2013, The Third International Conference on Advanced Communications and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ISPRS-SSG 2013, conference on Serving Society with Geoinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Antalya, Turkey. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387359v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of urban environments based on fisheye stereovision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2884,70 +2902,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SITIS - International Conference on Signal Image Technology and Internet Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Sorrento, Italy. 6p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SITIS.2012.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2957,117 +2975,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature points evaluation on omnidirectional vision with a photorealistic fisheye sequence -- A report on experiments done in 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRTES-SET; IFSTTAR-COSYS-LEOST. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3077,185 +3095,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de modèles 3D à partir de données vidéo fisheye : application à la localisation en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université de Technologie de Belfort-Montbeliard, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BELF0290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01417996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de modèles 3D à partir de données vidéo fisheye - Application à la localisation en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. UTBM (Université de Technologie de Belfort-Montbéliard), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01405838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3323,51 +3341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4CDC8A3"/>
+    <w:nsid w:val="0573EC78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3554,51 +3572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclouvain.be/fr/index.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.uclouvain.be/ispgroup/Main/HomePage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leost.ifsttar.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseirb-matmeca.bordeaux-inp.fr/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/fr/recherche/groupes-recherche/25-signal/398-signal-et-image2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciences.unilim.fr/informatique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xlim.fr/recherche/le-pole-mathematiques-informatique-image" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uphf.fr/ISTV/metiers-audiovisuel-multimedia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez-Guzman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3248483" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brebion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3136358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17010119" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiyu Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Creput" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.03.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2413775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Oubouabdellah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elwan H&#233;ry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12930-7_26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Fabiola Cornejo Urquieta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Camarda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cocheteux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00601" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Dao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenao Jiang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31438-4_34" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Istasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vleeschouwer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2013.18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BELF0290" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01405838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclouvain.be/fr/index.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.uclouvain.be/ispgroup/Main/HomePage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leost.ifsttar.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseirb-matmeca.bordeaux-inp.fr/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/fr/recherche/groupes-recherche/25-signal/398-signal-et-image2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciences.unilim.fr/informatique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xlim.fr/recherche/le-pole-mathematiques-informatique-image" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uphf.fr/ISTV/metiers-audiovisuel-multimedia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez-Guzman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3248483" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brebion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3136358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17010119" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiyu Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Creput" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.03.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2413775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Oubouabdellah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elwan H&#233;ry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12930-7_26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cocheteux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00601" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Fabiola Cornejo Urquieta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Camarda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Dao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00460" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenao Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31438-4_34" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Istasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vleeschouwer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2013.18" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BELF0290" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01405838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>