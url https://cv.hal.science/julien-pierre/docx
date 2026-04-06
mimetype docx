--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -578,200 +578,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des emoji sur Twitter : une grammaire affective entre publics et organisations ?</w:t>
+                <w:t xml:space="preserve">Nudges ou affordances ? Tisser la toile d'une affection distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364642v1</w:t>
+                <w:t xml:space="preserve">hal-02572864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudges ou affordances ? Tisser la toile d'une affection distribuée</w:t>
+                <w:t xml:space="preserve">L’usage des emoji sur Twitter : une grammaire affective entre publics et organisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2-3 (208-209), pp.269-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.208.0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572864v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant affectif des recherches en communication numérique</w:t>
               </w:r>
@@ -1820,100 +1820,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle de salon : socio-économie des dispositifs relationnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le numérique pour tromper l’ennui au travail : usages affectifs des TIC par les jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-reputation : regards croisés sur une notion émergente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, pp.49-58, 2015</w:t>
+              <w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Harmattan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333989v1</w:t>
+                <w:t xml:space="preserve">hal-01374936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des bricolages stratégiques pour faire face à l'ambivalence affective du rapport au numérique</w:t>
               </w:r>
@@ -2005,109 +2014,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique pour tromper l’ennui au travail : usages affectifs des TIC par les jeunes adultes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le modèle de salon : socio-économie des dispositifs relationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alcantara C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions L'Harmattan, 2015</w:t>
+              <w:t xml:space="preserve">E-reputation : regards croisés sur une notion émergente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, pp.49-58, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374936v1</w:t>
+                <w:t xml:space="preserve">hal-01333989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une étude de l'apprentissage des réseaux socionumériques à l'élaboration d'une éducation à la vie privée : l'apport des SIC</w:t>
               </w:r>
@@ -3397,165 +3397,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre privatif, école thématique de l’identité numérique</w:t>
+                <w:t xml:space="preserve">Reverse privacy engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRAXILING, CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sète, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th Annual ACM Web Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196581v1</w:t>
+                <w:t xml:space="preserve">hal-01196576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse privacy engineering</w:t>
+                <w:t xml:space="preserve">Le cadre privatif, école thématique de l’identité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th Annual ACM Web Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">PRAXILING, CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196576v1</w:t>
+                <w:t xml:space="preserve">hal-01196581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4023,164 +4023,294 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01334055v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformisation des métiers de la communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateformes et données : reconfigurations dans les métiers de la communication numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salma El Bourkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 16, 168 p., 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.vi16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformisation des métiers de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4248,51 +4378,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="925A3675"/>
+    <w:nsid w:val="09211296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4479,51 +4609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.89463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Catoir Brisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03698205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03364642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.208.0269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/smc.v3i1.845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01084772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01186875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.7.1.15-29" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1211/9782706122200/La%20generation%20Y%20le%20manager%20et%20lentreprise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01374936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00766706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01187625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01477027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00619021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334055v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENL002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El Bourkadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.89463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Catoir Brisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03698205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03364642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.208.0269" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/smc.v3i1.845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01084772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01186875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.7.1.15-29" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01374936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1211/9782706122200/La%20generation%20Y%20le%20manager%20et%20lentreprise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00766706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01187625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01477027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00619021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334055v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENL002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El Bourkadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>