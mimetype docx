--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -578,200 +578,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudges ou affordances ? Tisser la toile d'une affection distribuée</w:t>
+                <w:t xml:space="preserve">L’usage des emoji sur Twitter : une grammaire affective entre publics et organisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2-3 (208-209), pp.269-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.208.0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572864v1</w:t>
+                <w:t xml:space="preserve">hal-03364642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des emoji sur Twitter : une grammaire affective entre publics et organisations ?</w:t>
+                <w:t xml:space="preserve">Nudges ou affordances ? Tisser la toile d'une affection distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comla1.208.0269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03364642v1</w:t>
+                <w:t xml:space="preserve">hal-02572864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant affectif des recherches en communication numérique</w:t>
               </w:r>
@@ -1820,109 +1820,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique pour tromper l’ennui au travail : usages affectifs des TIC par les jeunes adultes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le modèle de salon : socio-économie des dispositifs relationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alcantara C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions L'Harmattan, 2015</w:t>
+              <w:t xml:space="preserve">E-reputation : regards croisés sur une notion émergente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, pp.49-58, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374936v1</w:t>
+                <w:t xml:space="preserve">hal-01333989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des bricolages stratégiques pour faire face à l'ambivalence affective du rapport au numérique</w:t>
               </w:r>
@@ -2014,100 +2005,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle de salon : socio-économie des dispositifs relationnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le numérique pour tromper l’ennui au travail : usages affectifs des TIC par les jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-reputation : regards croisés sur une notion émergente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, pp.49-58, 2015</w:t>
+              <w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Harmattan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333989v1</w:t>
+                <w:t xml:space="preserve">hal-01374936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une étude de l'apprentissage des réseaux socionumériques à l'élaboration d'une éducation à la vie privée : l'apport des SIC</w:t>
               </w:r>
@@ -2551,55 +2551,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92e Congrès de l'Acfas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">92e Congrès de l'Acfas. Colloque 415 - Plateformes, IA générative et régulation algorithmique : perspectives critiques et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3397,165 +3397,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse privacy engineering</w:t>
+                <w:t xml:space="preserve">Le cadre privatif, école thématique de l’identité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th Annual ACM Web Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">PRAXILING, CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196576v1</w:t>
+                <w:t xml:space="preserve">hal-01196581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre privatif, école thématique de l’identité numérique</w:t>
+                <w:t xml:space="preserve">Reverse privacy engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRAXILING, CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sète, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th Annual ACM Web Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196581v1</w:t>
+                <w:t xml:space="preserve">hal-01196576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4378,51 +4378,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09211296"/>
+    <w:nsid w:val="49994821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4609,51 +4609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.89463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Catoir Brisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03698205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03364642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.208.0269" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/smc.v3i1.845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01084772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01186875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.7.1.15-29" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01374936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1211/9782706122200/La%20generation%20Y%20le%20manager%20et%20lentreprise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00766706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01187625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01477027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00619021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334055v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENL002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El Bourkadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.89463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Catoir Brisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03698205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03364642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.208.0269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/smc.v3i1.845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01084772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01186875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.7.1.15-29" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1211/9782706122200/La%20generation%20Y%20le%20manager%20et%20lentreprise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01374936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00766706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01187625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01477027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00619021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334055v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENL002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El Bourkadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>