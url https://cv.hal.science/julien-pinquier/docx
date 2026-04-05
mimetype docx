--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -585,51 +585,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage d’Alice: A standardized reading passage for speech and voice assessment in French.</w:t>
+                <w:t xml:space="preserve">Le voyage d'Alice : un texte standardisé pour l'évaluation de la parole et de la voix en Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Pommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liziane Bouvier</w:t>
@@ -664,98 +664,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glossa Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.6-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014608v1</w:t>
+                <w:t xml:space="preserve">hal-04369864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a holistic communication score (HoCoS) in patients treated for oral or oropharyngeal cancer: Preliminary validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -787,100 +778,100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58 (1), pp.39-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1460-6984.12766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage d'Alice : un texte standardisé pour l'évaluation de la parole et de la voix en Français</w:t>
+                <w:t xml:space="preserve">Le voyage d’Alice: A standardized reading passage for speech and voice assessment in French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Pommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liziane Bouvier</w:t>
@@ -915,851 +906,860 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa Revue Scientifique en Orthophonie Logopédie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.6-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61989/00tnjs80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369864v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep neural networks for automatic speech processing: a survey from large corpora to limited data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audio-video fusion strategies for active speaker detection in meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Francisco Madrigal Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Equoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13636-022-00251-w⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.13667-13688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-022-13746-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755976v1</w:t>
+                <w:t xml:space="preserve">hal-03792965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and preliminary validation of the questionnaire 'Evaluation of the constitution of social circles (ECSC)' in patients treated for cancer of the upper aerodigestive tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligibility and comprehensibility: A Delphi consensus study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothy Pommée</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000525352⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.21 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1460-6984.12672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716864v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligibility and comprehensibility: A Delphi consensus study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
+                <w:t xml:space="preserve">Deep neural networks for automatic speech processing: a survey from large corpora to limited data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1460-6984.12672⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, article 19, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13636-022-00251-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543198v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPRA-RS: A Hearing-Aid Fitting Method Based on Automatic Speech Recognition and Random Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fontan</w:t>
+                <w:t xml:space="preserve">Development and preliminary validation of the questionnaire 'Evaluation of the constitution of social circles (ECSC)' in patients treated for cancer of the upper aerodigestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, pp.779048. </w:t>
+              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (1), pp.52-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.779048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000525352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582025v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Automatic Speech Recognition to Optimize Hearing-Aid Time Constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libio Gonçalves Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Füllgrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.779062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2022.779062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of an automatic score for the evaluation of speech disorders among patients treated for a cancer of the oral cavity or the oropharynx: The Carcinologic Speech Severity Index</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">OPRA-RS: A Hearing-Aid Fitting Method Based on Automatic Speech Recognition and Random Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libio Gonçalves Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fredouille</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Füllgrabe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.779048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.779048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hed.26903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03413678v1</w:t>
+                <w:t xml:space="preserve">hal-03582025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria for creating new standard reading passages for the assessment of speech and voice: A Delphi consensus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Pommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1804,210 +1804,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (8), pp.722-741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02699206.2022.2080589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-video fusion strategies for active speaker detection in meetings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Francisco Madrigal Diaz</w:t>
+                <w:t xml:space="preserve">Construction of an automatic score for the evaluation of speech disorders among patients treated for a cancer of the oral cavity or the oropharynx: The Carcinologic Speech Severity Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Equoy</w:t>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82, pp.13667-13688. </w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (1), pp.71-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-022-13746-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hed.26903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792965v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between phoneme-level spectral acoustics and speech intelligibility in healthy speech: a systematic review</w:t>
               </w:r>
@@ -2681,51 +2681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t>
@@ -2757,295 +2757,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset column: ToCaDa dataset with multi-viewpoint synchronized videos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+                <w:t xml:space="preserve">Effects of oral and oropharyngeal cancer on speech intelligibility using acoustic analysis: Systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMultimedia Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.article 5. </w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (1), pp.111-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3548555.3548560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hed.25949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763498v1</w:t>
+                <w:t xml:space="preserve">hal-02492761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of oral and oropharyngeal cancer on speech intelligibility using acoustic analysis: Systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+                <w:t xml:space="preserve">Dataset column: ToCaDa dataset with multi-viewpoint synchronized videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (1), pp.111-130. </w:t>
+              <w:t xml:space="preserve">ACM SIGMultimedia Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.article 5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hed.25949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3548555.3548560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492761v1</w:t>
+                <w:t xml:space="preserve">hal-03763498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (head and neck) carcinologic handicap index: validation of a modular type questionnaire and its ability to prioritise patients’ needs</w:t>
               </w:r>
@@ -3563,51 +3563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Speech Recognition Predicts Speech Intelligibility and Comprehension for Listeners With Simulated Age-Related Hearing Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3723,51 +3723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mollaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3965,51 +3965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de mesures perceptives et automatiques de l'intelligibilité : application à de la parole simulant la presbyacousie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Magnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4353,252 +4353,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of acoustic-motor relationship after oral or oropharyngeal cancer using an automatic phonemic inventory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Amélioration de la lisibilité de textes via l’utilisation de LLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA-TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413208v1</w:t>
+                <w:t xml:space="preserve">hal-05232434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la lisibilité de textes via l’utilisation de LLM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+                <w:t xml:space="preserve">Analysis of acoustic-motor relationship after oral or oropharyngeal cancer using an automatic phonemic inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Devoucoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Communication Sciences and Disorders, Aug 2025, San Giljan, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2310/7070.2008.1001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232434v1</w:t>
+                <w:t xml:space="preserve">hal-05413208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation de résumés oraux d'élèves de primaire pour l'analyse automatique des capacités de compréhension de la lecture</w:t>
               </w:r>
@@ -4964,51 +4964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5331,51 +5331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.492-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5394,1132 +5394,1132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing phoneme recognition systems on the detection and diagnosis of reading mistakes for young children's oral reading evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Measurement of communication impairment after treatment for oral and oropharyngeal cancer by automatic analyses of spontaneous speech associated with biopsychosocial factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech and Language Technologies in Education (SLaTE 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd World Congress of the IALP (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IALP: International Association of Communication Sciences and Disorders, Aug 2023, Auckland, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190328v1</w:t>
+                <w:t xml:space="preserve">hal-04221427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la compréhensibilité de la parole d'apprenants de français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fontan</w:t>
+                <w:t xml:space="preserve">Comparing phoneme recognition systems on the detection and diagnosis of reading mistakes for young children's oral reading evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP “Extraction de connaissances interprétables pour l’étude de la communication parlée” (2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech and Language Technologies in Education (SLaTE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.6--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/slate.2023-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329163v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we use speaker embeddings on spontaneous speech obtained from medical conversations to predict intelligibility?</w:t>
+                <w:t xml:space="preserve">Une approche granulaire pour la prédiction automatique de l'intelligibilité de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop (ASRU 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2023, Taipei, Taiwan. à paraître</w:t>
+              <w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.75--76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230836v1</w:t>
+                <w:t xml:space="preserve">hal-04313911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing two birds with one stone: can an audio captioning system also be used for audio-test retrieval?</w:t>
+                <w:t xml:space="preserve">Multitask learning in Audio Captioning: a sentence embedding regression loss acts as a regularizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th workshop on Detection and Classification of Acoustic Scenes and Events (DCASE2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Signal Processing Conference (EUSIPCO 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2305.01482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180972v1</w:t>
+                <w:t xml:space="preserve">hal-04207519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a holistic communication score (HoCoS) in patients treated for oral or oropharyngeal cancer: preliminary validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">Détection et classification automatiques d'erreurs de prononciation en L2 : approche basée sur les connaissances didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd World Congress of the IALP (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IALP: International Association of Communication Sciences and Disorders, Aug 2023, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP “Extraction de connaissances interprétables pour l’étude de la communication parlée” (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l’Intelligence Artificielle (AFIA), collège Technologies du Langage Humain (TLH); Association Francophone de la Communication Parlée (AFCP), Dec 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221418v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'une mesure entropique de la parole pour évaluer l'intelligibilité de patients atteints de cancers des voies aérodigestives supérieures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+                <w:t xml:space="preserve">Prédiction de la compréhensibilité de la parole d'apprenants de français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdiana De Fino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées d’Études sur la Parole (JEP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP “Extraction de connaissances interprétables pour l’étude de la communication parlée” (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l’Intelligence Artificielle (AFIA), collège Technologies du Langage Humain (TLH); Association Francophone de la Communication Parlée (AFCP), Dec 2023, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03739691v1</w:t>
+                <w:t xml:space="preserve">hal-04329163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la détection automatique des activités pharyngolaryngées dans les signaux d’auscultation cervicale à haute résolution chez les personnes âgées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Can we use speaker embeddings on spontaneous speech obtained from medical conversations to predict intelligibility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Quintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée de la Société Française de Déglutition et de Dysphagie (SF2D 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Déglutition et de Dysphagie, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop (ASRU 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2023, Taipei, Taiwan. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560917v1</w:t>
+                <w:t xml:space="preserve">hal-04230836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et classification automatiques d'erreurs de prononciation en L2 : approche basée sur les connaissances didactiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Contrain</w:t>
+                <w:t xml:space="preserve">Killing two birds with one stone: can an audio captioning system also be used for audio-test retrieval?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP “Extraction de connaissances interprétables pour l’étude de la communication parlée” (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l’Intelligence Artificielle (AFIA), collège Technologies du Langage Humain (TLH); Association Francophone de la Communication Parlée (AFCP), Dec 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">8th workshop on Detection and Classification of Acoustic Scenes and Events (DCASE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331354v1</w:t>
+                <w:t xml:space="preserve">hal-04180972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitask learning in Audio Captioning: a sentence embedding regression loss acts as a regularizer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Labbé</w:t>
+                <w:t xml:space="preserve">Development of a holistic communication score (HoCoS) in patients treated for oral or oropharyngeal cancer: preliminary validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Signal Processing Conference (EUSIPCO 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd World Congress of the IALP (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IALP: International Association of Communication Sciences and Disorders, Aug 2023, Auckland, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207519v1</w:t>
+                <w:t xml:space="preserve">hal-04221418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche granulaire pour la prédiction automatique de l'intelligibilité de la parole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
+                <w:t xml:space="preserve">Création d'une mesure entropique de la parole pour évaluer l'intelligibilité de patients atteints de cancers des voies aérodigestives supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34èmes Journées d’Études sur la Parole (JEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de la Communication Parlée, Jun 2022, Ile de Noirmoutier, France. pp.117-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313911v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de la déglutition dans les signaux d'auscultation cervicale à haute résolution</w:t>
+                <w:t xml:space="preserve">Evaluation de la détection automatique des activités pharyngolaryngées dans les signaux d’auscultation cervicale à haute résolution chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Gravellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Coz</w:t>
@@ -6537,430 +6537,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association GRETSI : Groupe de recherche et d'études du traitement du signal et des images, Aug 2023, Grenoble, France. pp.1--4</w:t>
+              <w:t xml:space="preserve">3ème journée de la Société Française de Déglutition et de Dysphagie (SF2D 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Déglutition et de Dysphagie, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555536v1</w:t>
+                <w:t xml:space="preserve">hal-04560917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation individuelle de juges pour la prédiction automatique de l'intelligibilité de la parole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
+                <w:t xml:space="preserve">Détection automatique de la déglutition dans les signaux d'auscultation cervicale à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Gravellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse III Paul Sabatier; Université UT2J Toulouse Jean-Jaurès; Hôpitaux de Toulouse; Laboratoire Informatique d’Avignon, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association GRETSI : Groupe de recherche et d'études du traitement du signal et des images, Aug 2023, Grenoble, France. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093783v1</w:t>
+                <w:t xml:space="preserve">hal-04555536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reducing Patient Effort for the Automatic Prediction of Speech Intelligibility in Head and Neck Cancers</w:t>
+                <w:t xml:space="preserve">Modélisation individuelle de juges pour la prédiction automatique de l'intelligibilité de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse III Paul Sabatier; Université UT2J Toulouse Jean-Jaurès; Hôpitaux de Toulouse; Laboratoire Informatique d’Avignon, Jun 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093771v1</w:t>
+                <w:t xml:space="preserve">hal-04093783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du trouble de parole dans le suivi cancérologique grâce à la reconnaissance automatique de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">Towards Reducing Patient Effort for the Automatic Prediction of Speech Intelligibility in Head and Neck Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Quintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e Congrès de la Société Française de Chirurgie Cervico-Faciale (SFCCF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society (SPS), Jun 2023, Rhodes, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10094921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297963v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of communication impairment after treatment for oral and oropharyngeal cancer by automatic analyses of spontaneous speech associated with biopsychosocial factors</w:t>
+                <w:t xml:space="preserve">Mesure du trouble de parole dans le suivi cancérologique grâce à la reconnaissance automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
@@ -6978,116 +6978,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd World Congress of the IALP (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IALP: International Association of Communication Sciences and Disorders, Aug 2023, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">55e Congrès de la Société Française de Chirurgie Cervico-Faciale (SFCCF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes; Société Française de Chirurgie Cervico-Faciale, Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221427v1</w:t>
+                <w:t xml:space="preserve">hal-04297963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures automatiques de parole non-native : exploration pilote d'un corpus d'apprenants japonais de français et différenciation de niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdiana De Fino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7168,51 +7168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus de parole non-native et prédiction automatique du niveau de performance en expression orale : application à CLIJAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdiana De Fino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Detey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7419,51 +7419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7557,51 +7557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mendes Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Multimedia (MMEDIA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7639,51 +7639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of L2 speech proficiency based on multi-level linguistic features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdiana De Fino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7760,51 +7760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de modèles transformers pour la prédiction de l'intelligibilité de la parole de patients atteints de cancers des voies aérodigestives supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8074,1332 +8074,1332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multimodale d'interaction humaine dans le cockpit d'un véhicule</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studying the impact of congruent and incongruent corrective gestures on the acquisition of L2 pronunciation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France</w:t>
+              <w:t xml:space="preserve">Trend In Pedagogical Transmission Of Prosody (TIP TOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Konstanz (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339623v1</w:t>
+                <w:t xml:space="preserve">hal-04835123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal human interaction analysis in vehicle cockpit</w:t>
+                <w:t xml:space="preserve">Analyse multimodale d'interaction humaine dans le cockpit d'un véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Mendes Carvalho</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Mendes-Carlalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Intelligent Transportation Systems Conference (ITSC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445480v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating reading mistakes for child speech Transformer-based phone recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">L’apport du geste dans l’acquisition de la pronunciation en L2 via un outil d’apprentissage en ligne: une étude pilote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">De l'acquisition à la didactique (et vice-versa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REAL 2, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257870v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a content-based prediction of personalized musical preferences using transfer learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Sénac</w:t>
+                <w:t xml:space="preserve">Automatic macro segmentation into interaction sequence: a silence-based approach for meeting structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Mechrouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gaillard</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Content-Based Multimedia Indexing (CBMI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lille - France, Jun 2021, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653129v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Neural Network for Sentiment Analysis in Embedded Systems</w:t>
+                <w:t xml:space="preserve">Multimodal human interaction analysis in vehicle cockpit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mendes Carvalho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Vision Theory and Applications (VISAPP 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0010224703870398⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Intelligent Transportation Systems Conference (ITSC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. pp.2118-2124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445482v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport du geste dans l’acquisition de la pronunciation en L2 via un outil d’apprentissage en ligne: une étude pilote.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fontan</w:t>
+                <w:t xml:space="preserve">Simulating reading mistakes for child speech Transformer-based phone recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'acquisition à la didactique (et vice-versa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REAL 2, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835122v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic macro segmentation into interaction sequence: a silence-based approach for meeting structuring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Towards a content-based prediction of personalized musical preferences using transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Content-Based Multimedia Indexing (CBMI 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273029v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’intelligibilité après cancer oral ou oropharyngé par un système de reconnaissance automatique de la parole</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Multimodal Neural Network for Sentiment Analysis in Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mendes Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Scientifique d'Orthophonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Vision Theory and Applications (VISAPP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France. pp.387-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010224703870398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412659v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the impact of congruent and incongruent corrective gestures on the acquisition of L2 pronunciation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fontan</w:t>
+                <w:t xml:space="preserve">Mesure de l’intelligibilité après cancer oral ou oropharyngé par un système de reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outils et Nouvelles Explorations de la Linguistique Appliquée (ONELA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse III; Association Française de Linguistique Appliquée (AFLA), Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1ère Journée Scientifique d'Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SURO Société Universitaire de Recherche en Orthophonie, Oct 2021, Congrès en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855478v1</w:t>
+                <w:t xml:space="preserve">hal-03412659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of speech intelligibility after oral or oropharyngeal cancer by an automatic speech recognition system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Studying the impact of congruent and incongruent corrective gestures on the acquisition of L2 pronunciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop MAVEBA (Models and analysis of vocal emissions for biomedical applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi Firenze, Dec 2021, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Outils et Nouvelles Explorations de la Linguistique Appliquée (ONELA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse III; Association Française de Linguistique Appliquée (AFLA), Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701411v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the impact of congruent and incongruent corrective gestures on the acquisition of L2 pronunciation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of speech intelligibility after oral or oropharyngeal cancer by an automatic speech recognition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trend In Pedagogical Transmission Of Prosody (TIP TOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Konstanz (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">12th International Workshop MAVEBA (Models and analysis of vocal emissions for biomedical applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi Firenze, Dec 2021, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835123v1</w:t>
+                <w:t xml:space="preserve">hal-03701411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de phones fondée sur du Transfer Learning pour des enfants apprenants lecteurs en environnement de classe</w:t>
               </w:r>
@@ -9604,51 +9604,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle mesure de la réverbération pour prédire les performances a priori de la transcription de la parole</w:t>
+                <w:t xml:space="preserve">Analyse de l'effet de la réverbération sur la reconnaissance automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
@@ -9683,93 +9683,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.226-234</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798541v3</w:t>
+                <w:t xml:space="preserve">hal-02798542v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'effet de la réverbération sur la reconnaissance automatique de la parole</w:t>
+                <w:t xml:space="preserve">Une nouvelle mesure de la réverbération pour prédire les performances a priori de la transcription de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
@@ -9804,112 +9804,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.235-243</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.226-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798542v3</w:t>
+                <w:t xml:space="preserve">hal-02798541v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Evaluation of Comprehensibility in Movie Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Randria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9986,51 +9986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des facteurs affectant la compréhensibilité de documents multimodaux : une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Randria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10215,51 +10215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using automatic speech recognition for the prediction of impaired speech identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Laaridh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10572,476 +10572,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de systèmes automatiques de reconnaissance grand vocabulaire appliqué à de la parole pathologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new measure to predict the a priori performance of automatic transcription systems on reverberated speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de Phonétique Clinique (JPC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.53--54</w:t>
+              <w:t xml:space="preserve">Speech In Noise Workshop - SpiN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421557v1</w:t>
+                <w:t xml:space="preserve">hal-02976602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX : apport de la reconnaissance vocale pour le diagnostic des dysfonctionnements cognitifs légers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de systèmes automatiques de reconnaissance grand vocabulaire appliqué à de la parole pathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journees de Phonetique Clinique (JPC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.105-106</w:t>
+              <w:t xml:space="preserve">8èmes Journées de Phonétique Clinique (JPC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.53--54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442023v1</w:t>
+                <w:t xml:space="preserve">hal-02421557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du bruit pour la prédiction de la qualité de la transcription automatique de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ferreira</w:t>
+                <w:t xml:space="preserve">EVOLEX : apport de la reconnaissance vocale pour le diagnostic des dysfonctionnements cognitifs légers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">8e Journees de Phonetique Clinique (JPC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950726v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new measure to predict the a priori performance of automatic transcription systems on reverberated speech</w:t>
+                <w:t xml:space="preserve">Analyse du bruit pour la prédiction de la qualité de la transcription automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech In Noise Workshop - SpiN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">27e Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976602v1</w:t>
+                <w:t xml:space="preserve">hal-02950726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant l’intelligibilité et la sévérité du trouble chronique de la parole des patients traités pour un cancer de la cavité buccale ou de l’oropharynx</w:t>
               </w:r>
@@ -11191,51 +11191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11379,1754 +11379,1754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédiction a priori de la qualité de la transcription automatique de la parole bruitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rabant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.393-398</w:t>
+              <w:t xml:space="preserve">32e Journées d'Etudes sur la Parole (JEP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-En-Provence, France. pp.249-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623089v1</w:t>
+                <w:t xml:space="preserve">hal-02124434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lola Danet</w:t>
+                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaume</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048841v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">Évaluations perceptive et automatique de l'intelligibilité de la parole dégradée par simulation de la surdité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Laaridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Magnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIIes Journées d’Études sur la Parole (2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée; CNRS; Laboratoire Parole et Langage, Aix-en-Provence, Jun 2018, Aix-en-Provence, France. pp.392-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018-45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770168v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual and automatic evaluations of the intelligibility of speech degraded by noise induced hearing loss simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1264⟩</w:t>
+              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2018, Amsterdam, Netherlands. pp.393-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3204949.3208133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181949v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.393-398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684061v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Perceptual and automatic evaluations of the intelligibility of speech degraded by noise induced hearing loss simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Laaridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Magnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERSPEECH 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, Inde. pp.2953-2957, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044265v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881336v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluations perceptive et automatique de l'intelligibilité de la parole dégradée par simulation de la surdité professionnelle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gaillard</w:t>
+                <w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astésano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIes Journées d’Études sur la Parole (2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/JEP.2018-45⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01858337v1</w:t>
+                <w:t xml:space="preserve">hal-01770168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Jun 2018, Amsterdam, Netherlands. pp.393-398, </w:t>
+              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.399-410, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3204949.3208133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684113v1</w:t>
+                <w:t xml:space="preserve">hal-03684061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction a priori de la qualité de la transcription automatique de la parole bruitée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ferreira</w:t>
+                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Journées d'Etudes sur la Parole (JEP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aix-En-Provence, France. pp.249-257</w:t>
+              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124434v1</w:t>
+                <w:t xml:space="preserve">hal-03044265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Speech Unit Discovery Using K-means and Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Music feature maps with convolutional neural networks for music genre classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Manenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Florian Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Florence, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3095713.3095733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559766v1</w:t>
+                <w:t xml:space="preserve">hal-02874986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification non-supervisée de pseudo-phones à l'aide de k-means et de réseaux convolutifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Speech Unit Discovery Using K-means and Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559763v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones convolutifs et paramètres musicaux pour la classification en genres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Sénac</w:t>
+                <w:t xml:space="preserve">Identification non-supervisée de pseudo-phones à l'aide de k-means et de réseaux convolutifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIe Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">26e Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871339v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music feature maps with convolutional neural networks for music genre classification</w:t>
+                <w:t xml:space="preserve">Réseaux de neurones convolutifs et paramètres musicaux pour la classification en genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mouret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIe Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3095713.3095733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02874986v1</w:t>
+                <w:t xml:space="preserve">hal-02871339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Audiovisual Signature Training for Person Re-identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13186,51 +13186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la quantité de données sur une tâche de segmentation de phones fondée sur les réseaux de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13275,295 +13275,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Phonologically Weighted Levenshtein Distances for the Prediction of Microscopic Intelligibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">CNN-based phone segmentation experiments in a less-represented language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference Interspeech (INTERSPEECH 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Annual Conference of the International Speech Communication Association (INTERSPEECH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp. 3549-3553</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474904v1</w:t>
+                <w:t xml:space="preserve">hal-01500519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNN-based phone segmentation experiments in a less-represented language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Using Phonologically Weighted Levenshtein Distances for the Prediction of Microscopic Intelligibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual Conference of the International Speech Communication Association (INTERSPEECH 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual conference Interspeech (INTERSPEECH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, CA, United States. pp.650-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500519v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage en ligne d’une signature audiovisuelle pour la ré-identification de personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13653,51 +13653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13846,147 +13846,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyc2Sound: a Python tool to convert images into sound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Automatic intelligibility measures applied to speech signals simulating age-related hearing loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audio Mostly : Sound, Semantics and Social Interaction (AM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2814895.2814912⟩</w:t>
+              <w:t xml:space="preserve">16th Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany. pp.663-667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077756v1</w:t>
+                <w:t xml:space="preserve">hal-01343047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browsing soundscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14002,648 +14028,622 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Technologies for Music Notation and Representation (TENOR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soundscape visualization: a new approach based on automatic annotation and Samocharts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+                <w:t xml:space="preserve">Pyc2Sound: a Python tool to convert images into sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bragard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress and Exposition on Noise Control Engineering (EuroNoise 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Audio Mostly : Sound, Semantics and Social Interaction (AM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Thessalonique, Greece. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2814895.2814912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387722v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceiving user's intention-for-interaction: A probabilistic multimodal data fusion scheme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+                <w:t xml:space="preserve">Soundscape visualization: a new approach based on automatic annotation and Samocharts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Congress and Exposition on Noise Control Engineering (EuroNoise 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands. pp. 1489-1494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICME.2015.7177514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228978v1</w:t>
+                <w:t xml:space="preserve">hal-01387722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singer diarization: application to ethnomusicological recordings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
+                <w:t xml:space="preserve">Perceiving user's intention-for-interaction: A probabilistic multimodal data fusion scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International workshop on Folk Music Anaysis (FMA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turin, Italy. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2015.7177514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535953v1</w:t>
+                <w:t xml:space="preserve">hal-01228978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Particle Swarm Optimization inspired tracker applied to visual tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+                <w:t xml:space="preserve">Singer diarization: application to ethnomusicological recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Thlithi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International workshop on Folk Music Anaysis (FMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp. 124-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390848v1</w:t>
+                <w:t xml:space="preserve">hal-01535953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic intelligibility measures applied to speech signals simulating age-related hearing loss</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">A Particle Swarm Optimization inspired tracker applied to visual tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany. pp.663-667, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.426-430, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343047v1</w:t>
+                <w:t xml:space="preserve">hal-01390848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation in singer turns with the Bayesian Information Criterion</w:t>
+                <w:t xml:space="preserve">Application du critère BIC pour la segmentation en tours de chant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Thlithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
@@ -14651,329 +14651,329 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of International Speech Communication Association (INTERSPEECH 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. pp. 1988-1992</w:t>
+              <w:t xml:space="preserve">30ème Journées d'Etudes sur la Parole (JEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée (AFCP); Laboratoire d'Informatique de Nantes Atlantique (LINA); Laboratoire d'Informatique de l'Université du Maine (LIUM), Jun 2014, Le Mans, France. pp.166-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178558v1</w:t>
+                <w:t xml:space="preserve">hal-03666010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation des sons de liquide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Susini</w:t>
+                <w:t xml:space="preserve">Segmentation in singer turns with the Bayesian Information Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Thlithi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congres Francais d'Acoustique (CFA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of International Speech Communication Association (INTERSPEECH 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. pp. 1988-1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107150v1</w:t>
+                <w:t xml:space="preserve">hal-01178558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du critère BIC pour la segmentation en tours de chant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Catégorisation des sons de liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Journées d'Etudes sur la Parole (JEP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée (AFCP); Laboratoire d'Informatique de Nantes Atlantique (LINA); Laboratoire d'Informatique de l'Université du Maine (LIUM), Jun 2014, Le Mans, France. pp.166-175</w:t>
+              <w:t xml:space="preserve">12ème Congres Francais d'Acoustique (CFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666010v1</w:t>
+                <w:t xml:space="preserve">hal-01107150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water sound recognition based on physical models</w:t>
               </w:r>
@@ -15048,243 +15048,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step detection of water sound events for the diagnostic and monitoring of dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+                <w:t xml:space="preserve">Audio Indexing Including Frequency Tracking of Simultaneous Multiple Sources in Speech and Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesc Alias</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo - ICME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, San Jose, United States. pp. 1-6</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Content-Based Multimedia Indexing (CBMI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Veszprem, Hungary. pp. 23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148156v1</w:t>
+                <w:t xml:space="preserve">hal-01228711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Indexing Including Frequency Tracking of Simultaneous Multiple Sources in Speech and Music</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Le Coz</w:t>
+                <w:t xml:space="preserve">Two-step detection of water sound events for the diagnostic and monitoring of dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Valero Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Alias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Content-Based Multimedia Indexing (CBMI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Veszprem, Hungary. pp. 23-25</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo - ICME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Jose, United States. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228711v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du suivi de fréquences pour la détection de sources harmoniques multiples</w:t>
               </w:r>
@@ -15454,256 +15454,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for multiple feature fusion with Hierarchical HMM: Application to activity recognition from wearable audiovisual sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water flow detection from a wearable device with a new feature, the spectral cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853854v1</w:t>
+                <w:t xml:space="preserve">hal-03684272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water flow detection from a wearable device with a new feature, the spectral cover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies for multiple feature fusion with Hierarchical HMM: Application to activity recognition from wearable audiovisual sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svebor Karaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Letoupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3192 - 3195</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684272v1</w:t>
+                <w:t xml:space="preserve">hal-00853854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities of Daily Living Indexing by Hierarchical HMM for Dementia Diagnostics</w:t>
               </w:r>
@@ -16572,658 +16572,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la parole et de la musique : fusion de deux approches</w:t>
+                <w:t xml:space="preserve">A Fusion Study in Speech/Music Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Colloque GRETSI sur le traitement du signal et des images (GRETSI'2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Hong Kong, China. pp.17-20, Vol. II, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1202283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695733v1</w:t>
+                <w:t xml:space="preserve">hal-01695730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fusion Study in Speech/Music Classification</w:t>
+                <w:t xml:space="preserve">Détection de la parole et de la musique : fusion de deux approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19e Colloque GRETSI sur le traitement du signal et des images (GRETSI'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.78-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1202283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695730v1</w:t>
+                <w:t xml:space="preserve">hal-01695733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Indexing on the Web: a Preliminary Study of Some Audio Descriptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion de paramètres en classification Parole/Musique/Bruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Multiconference on Systematics, Cybernetics and Informatics (SCI 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">RJC'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107706v1</w:t>
+                <w:t xml:space="preserve">hal-01434558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de paramètres en classification Parole/Musique/Bruit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Pinquier</w:t>
+                <w:t xml:space="preserve">Audio Indexing on the Web: a Preliminary Study of Some Audio Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Illina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. André-Obrecht</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7th World Multiconference on Systematics, Cybernetics and Informatics (SCI 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434558v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust speech / music classification in audio documents</w:t>
+                <w:t xml:space="preserve">Fusion de paramètres pour une classification automatique Parole/Musique robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spoken Language Processing (ICSLP'2002)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse et Indexation Multimédia - AS STIC "Indexation Multimédia : Transmodalité et Gestion des connaissances" (2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Bordeaux, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695739v1</w:t>
+                <w:t xml:space="preserve">hal-01695737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de paramètres pour une classification automatique Parole/Musique robuste</w:t>
+                <w:t xml:space="preserve">Robust speech / music classification in audio documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse et Indexation Multimédia - AS STIC "Indexation Multimédia : Transmodalité et Gestion des connaissances" (2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Spoken Language Processing (ICSLP'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Denver, United States. pp.2005-2008, Vol. 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/ICSLP.2002-551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695737v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17235,277 +17235,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de validation d'un système automatique de mesure de la parole après cancer ORL implémenté sur une tablette utilisée en pratique clinique courante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Boulze</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clémence Devoucoux</w:t>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142351v1</w:t>
+                <w:t xml:space="preserve">hal-05004595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de validation d'un système automatique de mesure de la parole après cancer ORL implémenté sur une tablette utilisée en pratique clinique courante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghio</w:t>
+                <w:t xml:space="preserve">Anaïs Boulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lalain</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Devoucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142338v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une mesure automatique de communication orale : Application au cas clinique de la glossectomie</w:t>
               </w:r>
@@ -17593,182 +17593,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of automatic phoneme recognition on a pseudoword production task after oral or oropharyngeal cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Leiçarrague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, San Giljan, Malta</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413235v1</w:t>
+                <w:t xml:space="preserve">hal-05142338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary validation study of an automatic speech measurement system after ENT cancer implemented on a tablet used in routine clinical practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17813,182 +17813,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, San Giljan, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of automatic phoneme recognition on a pseudoword production task after oral or oropharyngeal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Leiçarrague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t>
+              <w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Giljan, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004595v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des performances de systèmes de reconnaissance automatique de la parole spontanée après cancer oral ou oropharyngé</w:t>
               </w:r>
@@ -18611,259 +18611,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'altération de la communication par analyses automatiques de la parole spontanée après traitement d'un cancer oral ou oropharyngé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">Is my automatic audio captioning system so bad? SPIDEr-max: a metric to consider several caption candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées du Cancéropôle Grand Sud-Ouest (GSO 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France. </w:t>
+              <w:t xml:space="preserve">DCASE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998266v1</w:t>
+                <w:t xml:space="preserve">hal-04956608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme traitement de Parole Atypique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de l'altération de la communication par analyses automatiques de la parole spontanée après traitement d'un cancer oral ou oropharyngé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jim Petiot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evènement Kick-off de l'Institut Carnot Cognition 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris Saclay, France. , 2022</w:t>
+              <w:t xml:space="preserve">18èmes Journées du Cancéropôle Grand Sud-Ouest (GSO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845243v1</w:t>
+                <w:t xml:space="preserve">hal-03998266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'intelligibilité après cancer oral ou oropharyngé par un système de reconnaissance automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18918,277 +18905,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque inter-régional Recherche paramédicale Grand Sud-Ouest (2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Poitiers, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du geste dans l'acquisition de la prononciation en L2 : quand la réalité ne correspond pas aux attentes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plateforme traitement de Parole Atypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées d’Études sur la Parole (JEP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
+              <w:t xml:space="preserve">Evènement Kick-off de l'Institut Carnot Cognition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris Saclay, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855455v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is my automatic audio captioning system so bad? SPIDEr-max: a metric to consider several caption candidates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport du geste dans l'acquisition de la prononciation en L2 : quand la réalité ne correspond pas aux attentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Philippart de Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCASE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nancy, France. 2022</w:t>
+              <w:t xml:space="preserve">34èmes Journées d’Études sur la Parole (JEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956608v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des moments spectraux comme mesure acoustique sur les fricatives et plosives en Français</w:t>
               </w:r>
@@ -19276,260 +19276,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode automatique non supervisée pour évaluer le score de sévérité de la parole chez les patients traités pour un cancer ORL</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EVOLEX : la reconnaissance vocale au service du diagnostic des dysfonctionnements langagiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Gravellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Quillion-Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AFCP 2021 – Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Toulouse (virtuel), France. , 2021</w:t>
+              <w:t xml:space="preserve">, May 2021, Toulouse (virtuel), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269228v1</w:t>
+                <w:t xml:space="preserve">hal-03269242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX : la reconnaissance vocale au service du diagnostic des dysfonctionnements langagiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode automatique non supervisée pour évaluer le score de sévérité de la parole chez les patients traités pour un cancer ORL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AFCP 2021 – Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Toulouse (virtuel), France. </w:t>
+              <w:t xml:space="preserve">, May 2021, Toulouse (virtuel), France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269242v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un index holistique d'impact sur la communication des troubles de la parole chez les patients traités pour un cancer oral ou oropharyngé</w:t>
               </w:r>
@@ -19675,51 +19675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Chevanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20362,103 +20362,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Boissezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
@@ -20822,51 +20822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRIT-UPS system @ ZeroSpeech 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20901,90 +20901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RAIVES (Recherche Automatique d'Informations Verbales Et Sonores) vers l'extraction et la structuration de données radiophoniques sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Illina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21389,51 +21389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05251621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70103" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Quintas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaysse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2024.1359094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3430813" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.13004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pomm&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziane Bouvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/00tnjs80" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765649v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12766" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-022-00251-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000525352" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12672" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03582025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libio Gon&#231;alves Braz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Stone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F&#252;llgrabe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.779048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.779062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2080589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Francisco Madrigal Diaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Equoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13746-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543196v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2050571x.2021.1913300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03277422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015439.2020.1870245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2021.08.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492761v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.25949" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Champenois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-020-06201-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fichaux-Bourin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Puech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503448" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4996124" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-16-0269" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mollaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhayat Ali Mekonnen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.03.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639014v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svebor Karaman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1117-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.831-852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F9DACF42586638CE6D3955F916E216A049A11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devoucoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7070.2008.1001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ramonda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Coz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623087v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contrain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623063v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdiana De Fino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/slate.2023-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180972v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207519v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.01482" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555536v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10094921" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700378v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barcat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-182" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04920237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendes Carvalho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716375v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-55" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810396v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mendes-Carlalho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445480v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564792" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461911" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010224703870398" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mechrouh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03412659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855478v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701411v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798545v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1431" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798541v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferreira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rabant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798542v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536555v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Randria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798583v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960441v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003824v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31790.87362" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631165v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976602v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boisguerin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galtier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977799v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181949v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1264" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858337v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-45" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124434v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Manenti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559763v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871339v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874986v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095733" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01800283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Decroix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967429" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530230v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474904v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aumont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-431" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500519v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01763130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296633v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2016.7451816" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447347v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Thlithi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077756v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bragard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814895.2814912" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375409v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387722v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228978v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177514" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535953v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390848v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-236" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178558v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107150v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666010v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147995v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148156v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valero Gonzalez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alias" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228708v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letoupin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269814" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ga&#235;stel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506260v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433930v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El-Khoury" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jaffr&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Senac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433912v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Khoury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349162v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szolgay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Megret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564934" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434108v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434307v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mauclair" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinquier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695733v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695730v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202283" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434558v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695739v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ICSLP.2002-551" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695737v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142351v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boulze" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481906v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fabriol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413219v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132317v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956615v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596738v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956664v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285442v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189570v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neveu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998266v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845243v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Petiot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837679v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855455v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippart de Foy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956608v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347718v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269228v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269242v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Quillion-Dupre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258582v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428242v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Chevanton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258617v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505380v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35402.52168" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372743v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32155.21287" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937462v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450847v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505393v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04193791v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228455v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Niel Tayou Mbede" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131886v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008755v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-03284095v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05251621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70103" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Quintas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaysse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2024.1359094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3430813" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.13004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pomm&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziane Bouvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765649v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12766" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/00tnjs80" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Francisco Madrigal Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Equoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13746-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12672" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-022-00251-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000525352" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libio Gon&#231;alves Braz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F&#252;llgrabe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.779062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03582025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Stone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.779048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2080589" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543196v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2050571x.2021.1913300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03277422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015439.2020.1870245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2021.08.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.25949" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Champenois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-020-06201-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fichaux-Bourin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Puech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503448" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4996124" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-16-0269" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mollaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhayat Ali Mekonnen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.03.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639014v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svebor Karaman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1117-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.831-852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F9DACF42586638CE6D3955F916E216A049A11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devoucoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ramonda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7070.2008.1001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Coz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623087v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contrain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623063v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdiana De Fino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/slate.2023-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207519v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.01482" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221418v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739691v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560917v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093783v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10094921" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700378v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barcat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-182" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04920237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendes Carvalho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716375v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-55" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810396v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mendes-Carlalho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835122v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mechrouh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445480v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564792" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653129v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461911" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445482v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010224703870398" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03412659v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855478v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798545v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1431" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798542v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferreira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rabant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798541v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536555v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Randria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798583v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960441v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003824v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31790.87362" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631165v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976602v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421557v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950726v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boisguerin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galtier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977799v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-45" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1264" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874986v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095733" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Manenti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871339v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01800283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Decroix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967429" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530230v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500519v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474904v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aumont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-431" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01763130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296633v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2016.7451816" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447347v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Thlithi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343047v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-236" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375409v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077756v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bragard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814895.2814912" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387722v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177514" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535953v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390848v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025085" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666010v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178558v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107150v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147995v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228711v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148156v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valero Gonzalez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alias" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228708v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684272v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269814" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853854v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letoupin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ga&#235;stel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506260v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433930v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El-Khoury" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jaffr&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Senac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433912v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Khoury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349162v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szolgay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Megret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564934" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434108v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434307v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mauclair" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinquier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202283" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695733v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434558v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695737v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695739v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ICSLP.2002-551" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142351v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boulze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481906v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fabriol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413219v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132317v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956615v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596738v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956664v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285442v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189570v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neveu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956608v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998266v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837679v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845243v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Petiot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855455v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippart de Foy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347718v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Quillion-Dupre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269228v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258582v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428242v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Chevanton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258617v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505380v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35402.52168" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372743v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32155.21287" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937462v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450847v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505393v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04193791v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228455v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Niel Tayou Mbede" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131886v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008755v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-03284095v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>