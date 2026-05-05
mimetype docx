--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,321 +217,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMI: an M-Health application to telemonitor intelligibility and speech disorder severity in head and neck cancers</w:t>
+                <w:t xml:space="preserve">CoNeTTE: An Efficient Audio Captioning System Leveraging Multiple Datasets With Task Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastião Quintas</w:t>
+                <w:t xml:space="preserve">Étienne Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Vaysse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frai.2024.1359094⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.3785-3794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2024.3430813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595273v1</w:t>
+                <w:t xml:space="preserve">hal-04956595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoNeTTE: An Efficient Audio Captioning System Leveraging Multiple Datasets With Task Embedding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAMI: an M-Health application to telemonitor intelligibility and speech disorder severity in head and neck cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Quintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Labbé</w:t>
+                <w:t xml:space="preserve">Vincent Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32, pp.3785-3794. </w:t>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2024.3430813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frai.2024.1359094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956595v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic modelling of perceptual judges in the context of head and neck cancer speech intelligibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -585,1606 +585,1611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage d'Alice : un texte standardisé pour l'évaluation de la parole et de la voix en Français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liziane Bouvier</w:t>
+                <w:t xml:space="preserve">Development of a holistic communication score (HoCoS) in patients treated for oral or oropharyngeal cancer: Preliminary validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa Revue Scientifique en Orthophonie Logopédie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (1), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1460-6984.12766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369864v1</w:t>
+                <w:t xml:space="preserve">hal-03765649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a holistic communication score (HoCoS) in patients treated for oral or oropharyngeal cancer: Preliminary validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">Le voyage d’Alice : un texte standardisé pour l’évaluation de la parole et de la voix en Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liziane Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1460-6984.12766⟩</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.6-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61989/00tnjs80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765649v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage d’Alice: A standardized reading passage for speech and voice assessment in French.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Intelligibility and comprehensibility: A Delphi consensus study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Pommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liziane Bouvier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.21 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1460-6984.12672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61989/00tnjs80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05014608v1</w:t>
+                <w:t xml:space="preserve">hal-03543198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-video fusion strategies for active speaker detection in meetings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Development and preliminary validation of the questionnaire 'Evaluation of the constitution of social circles (ECSC)' in patients treated for cancer of the upper aerodigestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-022-13746-7⟩</w:t>
+              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (1), pp.52-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000525352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792965v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligibility and comprehensibility: A Delphi consensus study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
+                <w:t xml:space="preserve">Deep neural networks for automatic speech processing: a survey from large corpora to limited data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1460-6984.12672⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, article 19, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13636-022-00251-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543198v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep neural networks for automatic speech processing: a survey from large corpora to limited data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">OPRA-RS: A Hearing-Aid Fitting Method Based on Automatic Speech Recognition and Random Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libio Gonçalves Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Füllgrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13636-022-00251-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.779048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.779048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755976v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and preliminary validation of the questionnaire 'Evaluation of the constitution of social circles (ECSC)' in patients treated for cancer of the upper aerodigestive tract</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothy Pommée</w:t>
+                <w:t xml:space="preserve">Using Automatic Speech Recognition to Optimize Hearing-Aid Time Constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libio Gonçalves Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Füllgrabe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.779062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.779062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000525352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03716864v1</w:t>
+                <w:t xml:space="preserve">hal-03627441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Automatic Speech Recognition to Optimize Hearing-Aid Time Constants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Libio Gonçalves Braz</w:t>
+                <w:t xml:space="preserve">Criteria for creating new standard reading passages for the assessment of speech and voice: A Delphi consensus study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Füllgrabe</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.779062⟩</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (8), pp.722-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2022.2080589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627441v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPRA-RS: A Hearing-Aid Fitting Method Based on Automatic Speech Recognition and Random Search</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction of an automatic score for the evaluation of speech disorders among patients treated for a cancer of the oral cavity or the oropharynx: The Carcinologic Speech Severity Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.779048⟩</w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (1), pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hed.26903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582025v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria for creating new standard reading passages for the assessment of speech and voice: A Delphi consensus study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audio-video fusion strategies for active speaker detection in meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Francisco Madrigal Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Equoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699206.2022.2080589⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.13667-13688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-022-13746-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595275v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of an automatic score for the evaluation of speech disorders among patients treated for a cancer of the oral cavity or the oropharynx: The Carcinologic Speech Severity Index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of adult speech disorders: current situation and needs in French-speaking clinical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logopedics Phoniatrics Vocology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14015439.2020.1870245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hed.26903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03413678v1</w:t>
+                <w:t xml:space="preserve">hal-03120115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between phoneme-level spectral acoustics and speech intelligibility in healthy speech: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Pommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, In a new world of research, what do we already know? Systematic and scoping reviews in Speech, Language and Hearing, 24 (2), pp.105 - 132. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2050571x.2021.1913300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres perceptifs expliquant la sévérité du trouble de parole mesurée automatiquement en cancérologie ORL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Pommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,2009 +2217,1879 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Chapitre : "De l’exploration à la prise en soins de la voix chez l’adulte : données actuelles.. sur la voie des voix", 286, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of adult speech disorders: current situation and needs in French-speaking clinical practice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
+                <w:t xml:space="preserve">End-to-end acoustic modelling for phone recognition of young readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logopedics Phoniatrics Vocology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2021.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14015439.2020.1870245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03120115v1</w:t>
+                <w:t xml:space="preserve">hal-03373156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end acoustic modelling for phone recognition of young readers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving vehicle re‐identification using CNN latent spaces: Metrics comparison and track‐to‐track extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cvi2.12010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2021.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03373156v1</w:t>
+                <w:t xml:space="preserve">hal-03126045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving vehicle re‐identification using CNN latent spaces: Metrics comparison and track‐to‐track extension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+                <w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astésano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cvi2.12010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03126045v2</w:t>
+                <w:t xml:space="preserve">hal-02921918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of oral and oropharyngeal cancer on speech intelligibility using acoustic analysis: Systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (1), pp.111-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hed.25949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02921918v1</w:t>
+                <w:t xml:space="preserve">hal-02492761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of oral and oropharyngeal cancer on speech intelligibility using acoustic analysis: Systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+                <w:t xml:space="preserve">Dataset column: ToCaDa dataset with multi-viewpoint synchronized videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGMultimedia Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.article 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3548555.3548560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hed.25949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02492761v1</w:t>
+                <w:t xml:space="preserve">hal-03763498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset column: ToCaDa dataset with multi-viewpoint synchronized videos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The (head and neck) carcinologic handicap index: validation of a modular type questionnaire and its ability to prioritise patients’ needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMultimedia Records</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-020-06201-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3548555.3548560⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03763498v1</w:t>
+                <w:t xml:space="preserve">hal-02899287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (head and neck) carcinologic handicap index: validation of a modular type questionnaire and its ability to prioritise patients’ needs</w:t>
+                <w:t xml:space="preserve">Validation of the French Versions of the Speech Handicap Index and the Phonation Handicap Index in Patients Treated for Cancer of the Oral Cavity or Oropharynx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fichaux-Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000503448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00405-020-06201-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899287v1</w:t>
+                <w:t xml:space="preserve">hal-02505354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Versions of the Speech Handicap Index and the Phonation Handicap Index in Patients Treated for Cancer of the Oral Cavity or Oropharynx</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michèle Puech</w:t>
+                <w:t xml:space="preserve">Catégorisation libre d'extraits musicaux et analyse automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Albenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIA.28.1-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000503448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02505354v1</w:t>
+                <w:t xml:space="preserve">hal-01910888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation libre d'extraits musicaux et analyse automatique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Florin</w:t>
+                <w:t xml:space="preserve">Identification of categories of liquid sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (2), pp.878-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4996124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIA.28.1-16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910888v1</w:t>
+                <w:t xml:space="preserve">hal-01578629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of categories of liquid sounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Susini</w:t>
+                <w:t xml:space="preserve">Automatic Speech Recognition Predicts Speech Intelligibility and Comprehension for Listeners With Simulated Age-Related Hearing Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (9), pp.2394--2405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2017_JSLHR-S-16-0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4996124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578629v1</w:t>
+                <w:t xml:space="preserve">hal-01578677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Speech Recognition Predicts Speech Intelligibility and Comprehension for Listeners With Simulated Age-Related Hearing Loss</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">A multi-modal perception based assistive robotic system for the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special issue on Assistive Computer Vision and Robotics : Assistive Solutions for Mobility, Communication and HMI, 149, pp.78-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2016.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2017_JSLHR-S-16-0269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578677v1</w:t>
+                <w:t xml:space="preserve">hal-01300463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-modal perception based assistive robotic system for the elderly</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+                <w:t xml:space="preserve">Hierarchical Hidden Markov Model in Detecting Activities of Daily Living in Wearable Videos for Studies of Dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svebor Karaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislavs Dovgalecs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mégret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (3), pp.743-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-012-1117-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2016.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01300463v1</w:t>
+                <w:t xml:space="preserve">hal-00639014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Hidden Markov Model in Detecting Activities of Daily Living in Wearable Videos for Studies of Dementia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mégret</w:t>
+                <w:t xml:space="preserve">Comparaison de mesures perceptives et automatiques de l'intelligibilité : application à de la parole simulant la presbyacousie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Magnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (2), pp.151-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-012-1117-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00639014v2</w:t>
+                <w:t xml:space="preserve">hal-01379482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de mesures perceptives et automatiques de l'intelligibilité : application à de la parole simulant la presbyacousie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusion de paramètres pour une classification automatique parole/musique robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...46 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Fusion numérique/symbolique, 22 (7-8), pp.831-852. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.22.831-852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.22.831-852⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4224,294 +4099,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des liens acoustico-moteurs après cancer oral ou oropharyngé par réalisation d'un inventaire phonémique automatique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Amélioration de la lisibilité de textes via l’utilisation de LLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">CORIA-TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142322v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la lisibilité de textes via l’utilisation de LLM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+                <w:t xml:space="preserve">Analysis of acoustic-motor relationship after oral or oropharyngeal cancer using an automatic phonemic inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Devoucoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Communication Sciences and Disorders, Aug 2025, San Giljan, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2310/7070.2008.1001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232434v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of acoustic-motor relationship after oral or oropharyngeal cancer using an automatic phonemic inventory</w:t>
+                <w:t xml:space="preserve">Étude des liens acoustico-moteurs après cancer oral ou oropharyngé par réalisation d'un inventaire phonémique automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Devoucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4523,2444 +4407,2435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413208v1</w:t>
+                <w:t xml:space="preserve">hal-05142322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation de résumés oraux d'élèves de primaire pour l'analyse automatique des capacités de compréhension de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Labbé</w:t>
+                <w:t xml:space="preserve">Brice Brossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Brossette</w:t>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+                <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier IA-EDU @ CORIA-TALN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ismail BADACHE, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMVD dataset: a dataset of extreme vocal distortion techniques used in heavy metal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modan Tailleur</w:t>
+                <w:t xml:space="preserve">Erreurs de prononciation en L2 : comparaison de méthodes pour la détection et le diagnostic guidés par la didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Content-based Multimedia Indexing (CBMI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620072v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Pharyngolaryngeal Activities in Real-World Settings Using Wearable Sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Les représentations de locuteurs pour prédire l’intelligibilité de la parole lors de conversations médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Quintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th annual international conference of the IEEE engineering in medicine and biology society (EMBC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBC: Engineering in Medicine and Biology Society, Jul 2024, Orlando (Florida), United States. à paraître</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.102-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561003v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreurs de prononciation en L2 : comparaison de méthodes pour la détection et le diagnostic guidés par la didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Contrain</w:t>
+                <w:t xml:space="preserve">Detection of Pharyngolaryngeal Activities in Real-World Settings Using Wearable Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Gravellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.361-370</w:t>
+              <w:t xml:space="preserve">46th annual international conference of the IEEE engineering in medicine and biology society (EMBC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBC: Engineering in Medicine and Biology Society, Jul 2024, Orlando (Florida), United States. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623087v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de locuteurs pour prédire l’intelligibilité de la parole lors de conversations médicales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+                <w:t xml:space="preserve">EMVD dataset: a dataset of extreme vocal distortion techniques used in heavy metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corsin Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.102-111</w:t>
+              <w:t xml:space="preserve">21st International Conference on Content-based Multimedia Indexing (CBMI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623063v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des liens acoustico-moteurs après cancer oral ou oropharyngé, via la réalisation d’un inventaire phonémique automatique des consonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Devoucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on évaluer la compréhensibilité de la parole sans référence quant aux intentions de communication du locuteur ? Une étude auprès d’apprenants germanophones de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdiana De Fino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.492-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of communication impairment after treatment for oral and oropharyngeal cancer by automatic analyses of spontaneous speech associated with biopsychosocial factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">Détection et classification automatiques d'erreurs de prononciation en L2 : approche basée sur les connaissances didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd World Congress of the IALP (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IALP: International Association of Communication Sciences and Disorders, Aug 2023, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP “Extraction de connaissances interprétables pour l’étude de la communication parlée” (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l’Intelligence Artificielle (AFIA), collège Technologies du Langage Humain (TLH); Association Francophone de la Communication Parlée (AFCP), Dec 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221427v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing phoneme recognition systems on the detection and diagnosis of reading mistakes for young children's oral reading evaluation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multitask learning in Audio Captioning: a sentence embedding regression loss acts as a regularizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech and Language Technologies in Education (SLaTE 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/slate.2023-2⟩</w:t>
+              <w:t xml:space="preserve">31st European Signal Processing Conference (EUSIPCO 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2305.01482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190328v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche granulaire pour la prédiction automatique de l'intelligibilité de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.75--76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitask learning in Audio Captioning: a sentence embedding regression loss acts as a regularizer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Labbé</w:t>
+                <w:t xml:space="preserve">Evaluation de la détection automatique des activités pharyngolaryngées dans les signaux d’auscultation cervicale à haute résolution chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Gravellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Signal Processing Conference (EUSIPCO 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème journée de la Société Française de Déglutition et de Dysphagie (SF2D 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Déglutition et de Dysphagie, Nov 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207519v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et classification automatiques d'erreurs de prononciation en L2 : approche basée sur les connaissances didactiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Contrain</w:t>
+                <w:t xml:space="preserve">Prédiction de la compréhensibilité de la parole d'apprenants de français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdiana De Fino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP “Extraction de connaissances interprétables pour l’étude de la communication parlée” (2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l’Intelligence Artificielle (AFIA), collège Technologies du Langage Humain (TLH); Association Francophone de la Communication Parlée (AFCP), Dec 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331354v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la compréhensibilité de la parole d'apprenants de français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fontan</w:t>
+                <w:t xml:space="preserve">Can we use speaker embeddings on spontaneous speech obtained from medical conversations to predict intelligibility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Quintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP “Extraction de connaissances interprétables pour l’étude de la communication parlée” (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l’Intelligence Artificielle (AFIA), collège Technologies du Langage Humain (TLH); Association Francophone de la Communication Parlée (AFCP), Dec 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop (ASRU 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2023, Taipei, Taiwan. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329163v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we use speaker embeddings on spontaneous speech obtained from medical conversations to predict intelligibility?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+                <w:t xml:space="preserve">Killing two birds with one stone: can an audio captioning system also be used for audio-test retrieval?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop (ASRU 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2023, Taipei, Taiwan. à paraître</w:t>
+              <w:t xml:space="preserve">8th workshop on Detection and Classification of Acoustic Scenes and Events (DCASE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230836v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing two birds with one stone: can an audio captioning system also be used for audio-test retrieval?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Development of a holistic communication score (HoCoS) in patients treated for oral or oropharyngeal cancer: preliminary validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th workshop on Detection and Classification of Acoustic Scenes and Events (DCASE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">32nd World Congress of the IALP (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IALP: International Association of Communication Sciences and Disorders, Aug 2023, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180972v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a holistic communication score (HoCoS) in patients treated for oral or oropharyngeal cancer: preliminary validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">Création d'une mesure entropique de la parole pour évaluer l'intelligibilité de patients atteints de cancers des voies aérodigestives supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd World Congress of the IALP (2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de la Communication Parlée, Jun 2022, Île de Noirmoutier, France. pp.117-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221418v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'une mesure entropique de la parole pour évaluer l'intelligibilité de patients atteints de cancers des voies aérodigestives supérieures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+                <w:t xml:space="preserve">Comparing phoneme recognition systems on the detection and diagnosis of reading mistakes for young children's oral reading evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées d’Études sur la Parole (JEP 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-13⟩</w:t>
+              <w:t xml:space="preserve">Speech and Language Technologies in Education (SLaTE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.6--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/slate.2023-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739691v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la détection automatique des activités pharyngolaryngées dans les signaux d’auscultation cervicale à haute résolution chez les personnes âgées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Détection automatique de la déglutition dans les signaux d'auscultation cervicale à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Gravellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée de la Société Française de Déglutition et de Dysphagie (SF2D 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Déglutition et de Dysphagie, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association GRETSI : Groupe de recherche et d'études du traitement du signal et des images, Aug 2023, Grenoble, France. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560917v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de la déglutition dans les signaux d'auscultation cervicale à haute résolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Modélisation individuelle de juges pour la prédiction automatique de l'intelligibilité de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Quintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association GRETSI : Groupe de recherche et d'études du traitement du signal et des images, Aug 2023, Grenoble, France. pp.1--4</w:t>
+              <w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse III Paul Sabatier; Université UT2J Toulouse Jean-Jaurès; Hôpitaux de Toulouse; Laboratoire Informatique d’Avignon, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555536v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation individuelle de juges pour la prédiction automatique de l'intelligibilité de la parole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards Reducing Patient Effort for the Automatic Prediction of Speech Intelligibility in Head and Neck Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society (SPS), Jun 2023, Rhodes, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10094921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093783v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reducing Patient Effort for the Automatic Prediction of Speech Intelligibility in Head and Neck Cancers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
+                <w:t xml:space="preserve">Mesure du trouble de parole dans le suivi cancérologique grâce à la reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">55e Congrès de la Société Française de Chirurgie Cervico-Faciale (SFCCF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes; Société Française de Chirurgie Cervico-Faciale, Nov 2023, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093771v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du trouble de parole dans le suivi cancérologique grâce à la reconnaissance automatique de la parole</w:t>
+                <w:t xml:space="preserve">Measurement of communication impairment after treatment for oral and oropharyngeal cancer by automatic analyses of spontaneous speech associated with biopsychosocial factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
@@ -6978,4336 +6853,4336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e Congrès de la Société Française de Chirurgie Cervico-Faciale (SFCCF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes; Société Française de Chirurgie Cervico-Faciale, Nov 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">32nd World Congress of the IALP (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IALP: International Association of Communication Sciences and Disorders, Aug 2023, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297963v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures automatiques de parole non-native : exploration pilote d'un corpus d'apprenants japonais de français et différenciation de niveaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fontan</w:t>
+                <w:t xml:space="preserve">Améliorations d'un système Transformer de reconnaissance de phonèmes appliqué à la parole d'enfants apprenants lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées d'Études sur la Parole (JEP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34èmes Journées d'Études sur la Parole - Parole, Geste, Musique : des unités à leur organisation (JEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée, Jun 2022, Noirmoutier, France. pp.520--529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700378v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus de parole non-native et prédiction automatique du niveau de performance en expression orale : application à CLIJAF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Prediction of L2 speech proficiency based on multi-level linguistic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdiana De Fino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Detey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Interphonologie du Français Contemporain (IPFC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">23rd INTERSPEECH Conference : Human and Humanizing Speech Technology (INTERSPEECH 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Acoustical Society of Korea, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946408v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Assessment of Speech Intelligibility using Consonant Similarity for Head and Neck Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Utilisation de modèles transformers pour la prédiction de l'intelligibilité de la parole de patients atteints de cancers des voies aérodigestives supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd INTERSPEECH Conference: Human and Humanizing Speech Technology ( INTERSPEECH 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34èmes Journées d'Études sur la Parole - Parole, Geste, Musique : des unités à leur organisation (JEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.1--9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716420v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du geste dans l'acquisition de la prononciation en L2 : quand la réalité ne correspond pas aux attentes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Mesures automatiques de parole non-native : exploration pilote d'un corpus d'apprenants japonais de français et différenciation de niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdiana De Fino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34eme Journée d'études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">34èmes Journées d'Études sur la Parole (JEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCP (Association Francophone de la Communication Parlée), Jun 2022, Noirmoutier, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835081v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Approaches for Human Tense Situation Analysis in Car Cabin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Mendes Carvalho</w:t>
+                <w:t xml:space="preserve">Corpus de parole non-native et prédiction automatique du niveau de performance en expression orale : application à CLIJAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdiana De Fino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Detey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Multimedia (MMEDIA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journées Interphonologie du Français Contemporain (IPFC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920237v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of L2 speech proficiency based on multi-level linguistic features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fontan</w:t>
+                <w:t xml:space="preserve">Automatic Assessment of Speech Intelligibility using Consonant Similarity for Head and Neck Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Quintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Detey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd INTERSPEECH Conference : Human and Humanizing Speech Technology (INTERSPEECH 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd INTERSPEECH Conference: Human and Humanizing Speech Technology ( INTERSPEECH 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.3608-3612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775950v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de modèles transformers pour la prédiction de l'intelligibilité de la parole de patients atteints de cancers des voies aérodigestives supérieures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+                <w:t xml:space="preserve">Apport du geste dans l'acquisition de la prononciation en L2 : quand la réalité ne correspond pas aux attentes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées d'Études sur la Parole - Parole, Geste, Musique : des unités à leur organisation (JEP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.1--9</w:t>
+              <w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716375v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorations d'un système Transformer de reconnaissance de phonèmes appliqué à la parole d'enfants apprenants lecteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Comparison of Two Approaches for Human Tense Situation Analysis in Car Cabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mendes Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daniel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées d'Études sur la Parole - Parole, Geste, Musique : des unités à leur organisation (JEP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Advances in Multimedia (MMEDIA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898401v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is my automatic audio captioning system so bad? spider-max: a metric to consider several caption candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the impact of congruent and incongruent corrective gestures on the acquisition of L2 pronunciation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">L’apport du geste dans l’acquisition de la pronunciation en L2 via un outil d’apprentissage en ligne: une étude pilote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trend In Pedagogical Transmission Of Prosody (TIP TOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Konstanz (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">De l'acquisition à la didactique (et vice-versa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REAL 2, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835123v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multimodale d'interaction humaine dans le cockpit d'un véhicule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Portes</w:t>
+                <w:t xml:space="preserve">Automatic macro segmentation into interaction sequence: a silence-based approach for meeting structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Mechrouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Mendes-Carlalho</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France</w:t>
+              <w:t xml:space="preserve">Content-Based Multimedia Indexing (CBMI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lille - France, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339623v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport du geste dans l’acquisition de la pronunciation en L2 via un outil d’apprentissage en ligne: une étude pilote.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fontan</w:t>
+                <w:t xml:space="preserve">Towards a content-based prediction of personalized musical preferences using transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'acquisition à la didactique (et vice-versa)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835122v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic macro segmentation into interaction sequence: a silence-based approach for meeting structuring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Multimodal Neural Network for Sentiment Analysis in Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mendes Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Content-Based Multimedia Indexing (CBMI 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Vision Theory and Applications (VISAPP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France. pp.387-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010224703870398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273029v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal human interaction analysis in vehicle cockpit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mendes Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Intelligent Transportation Systems Conference (ITSC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. pp.2118-2124, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating reading mistakes for child speech Transformer-based phone recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a content-based prediction of personalized musical preferences using transfer learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Sénac</w:t>
+                <w:t xml:space="preserve">Analyse multimodale d'interaction humaine dans le cockpit d'un véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gaillard</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Mendes-Carlalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653129v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Neural Network for Sentiment Analysis in Embedded Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Mendes Carvalho</w:t>
+                <w:t xml:space="preserve">Mesure de l’intelligibilité après cancer oral ou oropharyngé par un système de reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Vision Theory and Applications (VISAPP 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ère Journée Scientifique d'Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SURO Société Universitaire de Recherche en Orthophonie, Oct 2021, Congrès en ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445482v1</w:t>
+                <w:t xml:space="preserve">hal-03412659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’intelligibilité après cancer oral ou oropharyngé par un système de reconnaissance automatique de la parole</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Studying the impact of congruent and incongruent corrective gestures on the acquisition of L2 pronunciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Scientifique d'Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SURO Société Universitaire de Recherche en Orthophonie, Oct 2021, Congrès en ligne, France</w:t>
+              <w:t xml:space="preserve">Outils et Nouvelles Explorations de la Linguistique Appliquée (ONELA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse III; Association Française de Linguistique Appliquée (AFLA), Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412659v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the impact of congruent and incongruent corrective gestures on the acquisition of L2 pronunciation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fontan</w:t>
+                <w:t xml:space="preserve">Measurement of speech intelligibility after oral or oropharyngeal cancer by an automatic speech recognition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outils et Nouvelles Explorations de la Linguistique Appliquée (ONELA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse III; Association Française de Linguistique Appliquée (AFLA), Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th International Workshop MAVEBA (Models and analysis of vocal emissions for biomedical applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi Firenze, Dec 2021, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855478v1</w:t>
+                <w:t xml:space="preserve">hal-03701411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of speech intelligibility after oral or oropharyngeal cancer by an automatic speech recognition system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studying the impact of congruent and incongruent corrective gestures on the acquisition of L2 pronunciation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop MAVEBA (Models and analysis of vocal emissions for biomedical applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi Firenze, Dec 2021, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Trend In Pedagogical Transmission Of Prosody (TIP TOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Konstanz (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701411v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de phones fondée sur du Transfer Learning pour des enfants apprenants lecteurs en environnement de classe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daniel</w:t>
+                <w:t xml:space="preserve">Analyse de l'effet de la réverbération sur la reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.253-261</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798545v3</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798542v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Prediction of Speech Intelligibility Based on X-Vectors in the Context of Head and Neck Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle mesure de la réverbération pour prédire les performances a priori de la transcription de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st INTERSPEECH (2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.226-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03122735v1</w:t>
+                <w:t xml:space="preserve">hal-02798541v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'effet de la réverbération sur la reconnaissance automatique de la parole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Reconnaissance de phones fondée sur du Transfer Learning pour des enfants apprenants lecteurs en environnement de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.235-243</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798542v3</w:t>
+                <w:t xml:space="preserve">hal-02798545v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle mesure de la réverbération pour prédire les performances a priori de la transcription de la parole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Automatic Prediction of Speech Intelligibility Based on X-Vectors in the Context of Head and Neck Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Quintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st INTERSPEECH (2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA); Institute of Automation of the Chinese Academy of Sciences (CASIA); Chinese University of Hong Kong (CUHK); Tsinghua University; Shanghai Jiao Tong University, Oct 2020, Shangai (fully virtual conference), China. pp.4976--4980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798541v3</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Evaluation of Comprehensibility in Movie Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Randria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.2348-2357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des facteurs affectant la compréhensibilité de documents multimodaux : une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Randria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.534-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798583v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new set of superimposed speech features to predict a priori the performance of automatic speech recognition systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech In Noise Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automatic speech recognition for the prediction of impaired speech identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imed Laaridh</w:t>
+                <w:t xml:space="preserve">A new measure to predict the a priori performance of automatic transcription systems on reverberated speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rabant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Speech in Noise Workshop (SPiN 2019)</w:t>
+              <w:t xml:space="preserve">Speech In Noise Workshop - SpiN 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976603v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence clinique des mesures d'intelligibilité de la parole (poster)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
+                <w:t xml:space="preserve">Analyse du bruit pour la prédiction de la qualité de la transcription automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole internationale d'été en Logopédie-Orthophonie 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003824v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de la « banane de la parole » en vue d'une évaluation objective de l'intelligibilité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison de systèmes automatiques de reconnaissance grand vocabulaire appliqué à de la parole pathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journeés de Phonétique Clinique (JPC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.107-109</w:t>
+              <w:t xml:space="preserve">8èmes Journées de Phonétique Clinique (JPC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.53--54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631165v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new measure to predict the a priori performance of automatic transcription systems on reverberated speech</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EVOLEX : apport de la reconnaissance vocale pour le diagnostic des dysfonctionnements cognitifs légers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech In Noise Workshop - SpiN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">8e Journees de Phonetique Clinique (JPC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976602v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de systèmes automatiques de reconnaissance grand vocabulaire appliqué à de la parole pathologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using automatic speech recognition for the prediction of impaired speech identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Laaridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de Phonétique Clinique (JPC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.53--54</w:t>
+              <w:t xml:space="preserve">11th Speech in Noise Workshop (SPiN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421557v1</w:t>
+                <w:t xml:space="preserve">hal-02976603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX : apport de la reconnaissance vocale pour le diagnostic des dysfonctionnements cognitifs légers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pertinence clinique des mesures d'intelligibilité de la parole (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journees de Phonetique Clinique (JPC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecole internationale d'été en Logopédie-Orthophonie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de logopédie de l’Université de Liège, Jul 2019, Liège, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.31790.87362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442023v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du bruit pour la prédiction de la qualité de la transcription automatique de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ferreira</w:t>
+                <w:t xml:space="preserve">Génération de la « banane de la parole » en vue d'une évaluation objective de l'intelligibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">8e Journeés de Phonétique Clinique (JPC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.107-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950726v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant l’intelligibilité et la sévérité du trouble chronique de la parole des patients traités pour un cancer de la cavité buccale ou de l’oropharynx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Boisguerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Boisguerin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaïs Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées de Phonétique Clinique (JPC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Analysis and Musicological Interpretation of Human Free Sorting of Musical Excerpts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Advances in Multimedia (MMEDIA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Valencia, Spain. pp.42-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of an automatic Carcinologic Speech Severity Index (C2SI) score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11349,5875 +11224,5875 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st World Congress of the International Association of Logopedics and Phoniatrics (IALP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IALP: International Association of Logopedics and Phoniatrics, Aug 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction a priori de la qualité de la transcription automatique de la parole bruitée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ferreira</w:t>
+                <w:t xml:space="preserve">Perceptual and automatic evaluations of the intelligibility of speech degraded by noise induced hearing loss simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Laaridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Magnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Journées d'Etudes sur la Parole (JEP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERSPEECH 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, Inde. pp.2953-2957, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124434v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881336v1</w:t>
+                <w:t xml:space="preserve">hal-02048841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluations perceptive et automatique de l'intelligibilité de la parole dégradée par simulation de la surdité professionnelle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gaillard</w:t>
+                <w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astésano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIes Journées d’Études sur la Parole (2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858337v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Malon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ACM, Jun 2018, Amsterdam, Netherlands. pp.393-398, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.393-398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684113v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Malon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.399-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623089v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual and automatic evaluations of the intelligibility of speech degraded by noise induced hearing loss simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gaillard</w:t>
+                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181949v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaume</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048841v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">Évaluations perceptive et automatique de l'intelligibilité de la parole dégradée par simulation de la surdité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Laaridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Magnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIIes Journées d’Études sur la Parole (2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée; CNRS; Laboratoire Parole et Langage, Aix-en-Provence, Jun 2018, Aix-en-Provence, France. pp.392-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018-45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770168v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
+                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Malon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7_33⟩</w:t>
+              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2018, Amsterdam, Netherlands. pp.393-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3204949.3208133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684061v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Prédiction a priori de la qualité de la transcription automatique de la parole bruitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rabant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">32e Journées d'Etudes sur la Parole (JEP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-En-Provence, France. pp.249-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044265v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music feature maps with convolutional neural networks for music genre classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Speech Unit Discovery Using K-means and Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.169-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874986v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Speech Unit Discovery Using K-means and Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Identification non-supervisée de pseudo-phones à l'aide de k-means et de réseaux convolutifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.169-180</w:t>
+              <w:t xml:space="preserve">26e Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559766v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification non-supervisée de pseudo-phones à l'aide de k-means et de réseaux convolutifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Réseaux de neurones convolutifs et paramètres musicaux pour la classification en genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">XXVIe Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559763v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones convolutifs et paramètres musicaux pour la classification en genres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Music feature maps with convolutional neural networks for music genre classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIe Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Florence, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3095713.3095733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871339v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Audiovisual Signature Training for Person Re-identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
+                <w:t xml:space="preserve">Using Phonologically Weighted Levenshtein Distances for the Prediction of Microscopic Intelligibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Distributed Smart Camera (ICDSC2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2967413.2967429⟩</w:t>
+              <w:t xml:space="preserve">Annual conference Interspeech (INTERSPEECH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, CA, United States. pp.650-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800283v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la quantité de données sur une tâche de segmentation de phones fondée sur les réseaux de neurones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">CNN-based phone segmentation experiments in a less-represented language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees d'Etudes sur la Parole (JEP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp. 392-400</w:t>
+              <w:t xml:space="preserve">17th Annual Conference of the International Speech Communication Association (INTERSPEECH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp. 3549-3553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530230v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNN-based phone segmentation experiments in a less-represented language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Influence de la quantité de données sur une tâche de segmentation de phones fondée sur les réseaux de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual Conference of the International Speech Communication Association (INTERSPEECH 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp. 3549-3553</w:t>
+              <w:t xml:space="preserve">Journees d'Etudes sur la Parole (JEP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp. 392-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500519v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Phonologically Weighted Levenshtein Distances for the Prediction of Microscopic Intelligibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Online Audiovisual Signature Training for Person Re-identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference Interspeech (INTERSPEECH 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-431⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Distributed Smart Camera (ICDSC2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.62-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2967413.2967429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474904v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage en ligne d’une signature audiovisuelle pour la ré-identification de personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-modal Perception based Architecture for a Non-intrusive Domestic Assistant Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mollaret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM; IEEE, Mar 2016, Christchurch, New Zealand. pp.481-482, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HRI.2016.7451816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filterbank coefficients selection for segmentation in singer turns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Thlithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Content-Based Multimedia Indexing (CBMI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bucharest, Romania. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic intelligibility measures applied to speech signals simulating age-related hearing loss</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+                <w:t xml:space="preserve">Browsing soundscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Technologies for Music Notation and Representation (TENOR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France. pp. 1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343047v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Browsing soundscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+                <w:t xml:space="preserve">Pyc2Sound: a Python tool to convert images into sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bragard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Technologies for Music Notation and Representation (TENOR 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Audio Mostly : Sound, Semantics and Social Interaction (AM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Thessalonique, Greece. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2814895.2814912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375409v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyc2Sound: a Python tool to convert images into sound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Soundscape visualization: a new approach based on automatic annotation and Samocharts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audio Mostly : Sound, Semantics and Social Interaction (AM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Congress and Exposition on Noise Control Engineering (EuroNoise 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands. pp. 1489-1494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077756v1</w:t>
+                <w:t xml:space="preserve">hal-01387722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soundscape visualization: a new approach based on automatic annotation and Samocharts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+                <w:t xml:space="preserve">Perceiving user's intention-for-interaction: A probabilistic multimodal data fusion scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress and Exposition on Noise Control Engineering (EuroNoise 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turin, Italy. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2015.7177514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387722v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceiving user's intention-for-interaction: A probabilistic multimodal data fusion scheme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+                <w:t xml:space="preserve">Singer diarization: application to ethnomusicological recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Thlithi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International workshop on Folk Music Anaysis (FMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp. 124-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228978v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singer diarization: application to ethnomusicological recordings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
+                <w:t xml:space="preserve">A Particle Swarm Optimization inspired tracker applied to visual tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International workshop on Folk Music Anaysis (FMA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.426-430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535953v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Particle Swarm Optimization inspired tracker applied to visual tracking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Automatic intelligibility measures applied to speech signals simulating age-related hearing loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025085⟩</w:t>
+              <w:t xml:space="preserve">16th Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany. pp.663-667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390848v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du critère BIC pour la segmentation en tours de chant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Segmentation in singer turns with the Bayesian Information Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Thlithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Journées d'Etudes sur la Parole (JEP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée (AFCP); Laboratoire d'Informatique de Nantes Atlantique (LINA); Laboratoire d'Informatique de l'Université du Maine (LIUM), Jun 2014, Le Mans, France. pp.166-175</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of International Speech Communication Association (INTERSPEECH 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. pp. 1988-1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666010v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation in singer turns with the Bayesian Information Criterion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Catégorisation des sons de liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of International Speech Communication Association (INTERSPEECH 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. pp. 1988-1992</w:t>
+              <w:t xml:space="preserve">12ème Congres Francais d'Acoustique (CFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178558v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation des sons de liquide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Application du critère BIC pour la segmentation en tours de chant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Thlithi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congres Francais d'Acoustique (CFA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">30ème Journées d'Etudes sur la Parole (JEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée (AFCP); Laboratoire d'Informatique de Nantes Atlantique (LINA); Laboratoire d'Informatique de l'Université du Maine (LIUM), Jun 2014, Le Mans, France. pp.166-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107150v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sound recognition based on physical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Two-step detection of water sound events for the diagnostic and monitoring of dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Valero Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Alias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 793-797</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo - ICME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Jose, United States. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147995v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Indexing Including Frequency Tracking of Simultaneous Multiple Sources in Speech and Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Content-Based Multimedia Indexing (CBMI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Veszprem, Hungary. pp. 23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step detection of water sound events for the diagnostic and monitoring of dementia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Water sound recognition based on physical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesc Alias</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo - ICME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, San Jose, United States. pp. 1-6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 793-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148156v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du suivi de fréquences pour la détection de sources harmoniques multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de sons d'eau pour l'indexation en activités de la vie quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop - Alzheimer, Approche pluridisciplinaire - De la recherche clinique aux avancées technologiques - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp. 147-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water flow detection from a wearable device with a new feature, the spectral cover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Strategies for multiple feature fusion with Hierarchical HMM: Application to activity recognition from wearable audiovisual sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svebor Karaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Letoupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3192 - 3195</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684272v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for multiple feature fusion with Hierarchical HMM: Application to activity recognition from wearable audiovisual sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water flow detection from a wearable device with a new feature, the spectral cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853854v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities of Daily Living Indexing by Hierarchical HMM for Dementia Diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svebor Karaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svebor Karaman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Gaëstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mégret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 9th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Madrid, Spain. pp.79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IMMED Project: Wearable Video Monitoring of People with Age Dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mégret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislavs Dovgalecs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svebor Karaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Multimedia 2010 - Video Program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Firenze, Italy. pp.Pages 1299-1302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People indexing using audio and video segmentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie El-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie El-Khoury</w:t>
+                <w:t xml:space="preserve">Gaël Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Senac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Electronics, Control, Modelling, Measurement and Signals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Mondragon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Speaker Diarization System for Meetings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wearable video monitoring of people with age dementia: Video indexing at the service of helthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mégret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Szolgay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 International Workshop on Content-Based Multimedia Indexing, CBMI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Londres, United Kingdom. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wearable video monitoring of people with age Dementia : Video indexing at the service of helthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Megret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Szolgay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing, CBMI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Londres, United Kingdom. pp.101-108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBMI.2008.4564934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Audio and Video Segmentations for Automatic Person Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie El-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie El-Khoury</w:t>
+                <w:t xml:space="preserve">Gaël Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Senac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de paramètres en classification Parole/Musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fusion Study in Speech/Music Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Hong Kong, China. pp.17-20, Vol. II, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1202283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la parole et de la musique : fusion de deux approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Colloque GRETSI sur le traitement du signal et des images (GRETSI'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de paramètres en classification Parole/Musique/Bruit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Pinquier</w:t>
+                <w:t xml:space="preserve">Audio Indexing on the Web: a Preliminary Study of Some Audio Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. André-Obrecht</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Illina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7th World Multiconference on Systematics, Cybernetics and Informatics (SCI 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434558v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Indexing on the Web: a Preliminary Study of Some Audio Descriptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fohr</w:t>
+                <w:t xml:space="preserve">Fusion de paramètres en classification Parole/Musique/Bruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Illina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Multiconference on Systematics, Cybernetics and Informatics (SCI 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">RJC'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107706v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de paramètres pour une classification automatique Parole/Musique robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse et Indexation Multimédia - AS STIC "Indexation Multimédia : Transmodalité et Gestion des connaissances" (2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust speech / music classification in audio documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Spoken Language Processing (ICSLP'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Denver, United States. pp.2005-2008, Vol. 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/ICSLP.2002-551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17227,1018 +17102,1018 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Leiçarrague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004595v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de validation d'un système automatique de mesure de la parole après cancer ORL implémenté sur une tablette utilisée en pratique clinique courante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Boulze</w:t>
+                <w:t xml:space="preserve">Vers une mesure automatique de communication orale : Application au cas clinique de la glossectomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fabriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Parole (RJCP) 11ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142351v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une mesure automatique de communication orale : Application au cas clinique de la glossectomie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">Étude de validation d'un système automatique de mesure de la parole après cancer ORL implémenté sur une tablette utilisée en pratique clinique courante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Devoucoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Parole (RJCP) 11ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481906v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghio</w:t>
+                <w:t xml:space="preserve">Preliminary validation study of an automatic speech measurement system after ENT cancer implemented on a tablet used in routine clinical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lalain</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Devoucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Giljan, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142338v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary validation study of an automatic speech measurement system after ENT cancer implemented on a tablet used in routine clinical practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Boulze</w:t>
+                <w:t xml:space="preserve">Effectiveness of automatic phoneme recognition on a pseudoword production task after oral or oropharyngeal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Leiçarrague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clémence Devoucoux</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, San Giljan, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413219v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of automatic phoneme recognition on a pseudoword production task after oral or oropharyngeal cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlys Leiçarrague</w:t>
+                <w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lalain</w:t>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, San Giljan, Malta</w:t>
+              <w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413235v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances de systèmes de reconnaissance automatique de la parole spontanée après cancer oral ou oropharyngé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">KILLING TWO BIRDS WITH ONE STONE: CAN AN AUDIO CAPTIONING SYSTEM ALSO BE USED FOR AUDIO-TEXT RETRIEVAL?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , Actes des 9èmes Journées de Phonétique Clinique : "Prendre la mesure de la parole", pp.175-178, 2023</w:t>
+              <w:t xml:space="preserve">DCASE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tampere, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132317v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KILLING TWO BIRDS WITH ONE STONE: CAN AN AUDIO CAPTIONING SYSTEM ALSO BE USED FOR AUDIO-TEXT RETRIEVAL?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Analyse des performances de systèmes de reconnaissance automatique de la parole spontanée après cancer oral ou oropharyngé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de Recherche en Informatique de Toulouse. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCASE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Tampere, France. 2023</w:t>
+              <w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , Actes des 9èmes Journées de Phonétique Clinique : "Prendre la mesure de la parole", pp.175-178, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956615v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of pharyngolaryngeal activities using High-Resolution Cervical Auscultation Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Gravellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18253,195 +18128,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSD 2023 13th Annual Congress Deglutition: what a junction!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment décrire tous les sons automatiquement : Description Textuelle Automatique de l'Audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Jeunes Chercheurs en Paroles (RJCP) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Grenoble, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation of the timed water swallow test (TWST) using high-resolution cervical auscultation signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Gravellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18456,890 +18331,907 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Dysphagia Research Society Annual Meeting (DRS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, San Francisco, CA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des signaux vibroacoustiques de déglutition chez les sujets sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Gravellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de Recherche en Informatique de Toulouse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , Actes des 9èmes Journées de Phonétique Clinique : "Prendre la mesure de la parole", pp.129-131, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is my automatic audio captioning system so bad? SPIDEr-max: a metric to consider several caption candidates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Mesure de l'intelligibilité après cancer oral ou oropharyngé par un système de reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCASE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nancy, France. 2022</w:t>
+              <w:t xml:space="preserve">9ème Colloque inter-régional Recherche paramédicale Grand Sud-Ouest (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Poitiers, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956608v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'altération de la communication par analyses automatiques de la parole spontanée après traitement d'un cancer oral ou oropharyngé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">Plateforme traitement de Parole Atypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées du Cancéropôle Grand Sud-Ouest (GSO 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France. </w:t>
+              <w:t xml:space="preserve">Evènement Kick-off de l'Institut Carnot Cognition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris Saclay, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998266v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'intelligibilité après cancer oral ou oropharyngé par un système de reconnaissance automatique de la parole</w:t>
+                <w:t xml:space="preserve">Mesure de l'altération de la communication par analyses automatiques de la parole spontanée après traitement d'un cancer oral ou oropharyngé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Gelin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque inter-régional Recherche paramédicale Grand Sud-Ouest (2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Poitiers, France. , 2022</w:t>
+              <w:t xml:space="preserve">18èmes Journées du Cancéropôle Grand Sud-Ouest (GSO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837679v1</w:t>
+                <w:t xml:space="preserve">hal-03998266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme traitement de Parole Atypique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghio</w:t>
+                <w:t xml:space="preserve">Apport du geste dans l'acquisition de la prononciation en L2 : quand la réalité ne correspond pas aux attentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Petiot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Philippart de Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evènement Kick-off de l'Institut Carnot Cognition 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris Saclay, France. , 2022</w:t>
+              <w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845243v1</w:t>
+                <w:t xml:space="preserve">hal-03855455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du geste dans l'acquisition de la prononciation en L2 : quand la réalité ne correspond pas aux attentes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is my automatic audio captioning system so bad? SPIDEr-max: a metric to consider several caption candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées d’Études sur la Parole (JEP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
+              <w:t xml:space="preserve">DCASE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855455v1</w:t>
+                <w:t xml:space="preserve">hal-04956608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des moments spectraux comme mesure acoustique sur les fricatives et plosives en Français</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'apport du geste dans l'acquisition de la prononciation en L2 via un outil d'apprentissage en ligne : une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Chevanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AFCP 2021 – Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d'études du GIS Réseau d'acquisition des langues secondes (REAL2 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347718v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLEX : la reconnaissance vocale au service du diagnostic des dysfonctionnements langagiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Gravellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19407,51 +19299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode automatique non supervisée pour évaluer le score de sévérité de la parole chez les patients traités pour un cancer ORL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19509,289 +19401,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un index holistique d'impact sur la communication des troubles de la parole chez les patients traités pour un cancer oral ou oropharyngé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+                <w:t xml:space="preserve">Exploration des moments spectraux comme mesure acoustique sur les fricatives et plosives en Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lepage</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AFCP 2021 – Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Toulouse (virtuel), France. , 2021</w:t>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258582v1</w:t>
+                <w:t xml:space="preserve">hal-03347718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du geste dans l'acquisition de la prononciation en L2 via un outil d'apprentissage en ligne : une étude pilote</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction d'un index holistique d'impact sur la communication des troubles de la parole chez les patients traités pour un cancer oral ou oropharyngé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études du GIS Réseau d'acquisition des langues secondes (REAL2 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">Séminaire AFCP 2021 – Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse (virtuel), France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428242v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un index holistique d'impact sur la communication des troubles de la parole chez des patients traités pour un cancer oral ou oropharyngé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19800,146 +19675,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème conférence francophone d'EPIdémiologie CLINique (EPICLIN 2021) et les 28èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marseille, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional impact of speech disorders in patients treated for oral or oropharyngeal cancer, assessed by perceptual and automatic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Pommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19957,236 +19832,236 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Motor Speech Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Santa Barbara, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.35402.52168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babble noise augmentation for phone recognition applied to children reading aloud in a classroom environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Gelin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech in Noise Workshop (SPiN 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.32155.21287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation des dimensions complémentaires du Carcinologic Handicap Index et étude de sa capacité à déterminer les besoins des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20218,73 +20093,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-EPICLIN 2020 - 14e Conférence Francophone d'ÉPIdémiologie CLINique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Angers - full digital, France. 68 (Supplément septembre 2020), Revue d'Épidémiologie et de Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du trouble de la production de la parole sur les actes communicationnels de la vie quotidienne dans les cancers de la cavité buccale et de l'oropharynx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20326,198 +20201,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Ecole internationale d'Eté en Logopédie-Orthophonie (EDE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Liège, Belgique. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Boissezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact fonctionnel des troubles de la parole évalués par une mesure automatique sur les actes de communication quotidiens chez les patients traités pour un cancer de la cavité buccale ou de l’oropharynx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20559,158 +20434,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'été en orthophonie-logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dissocier la lisibilité et l'intelligibilité : un nouveau paradigme pour l'écoutabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramonda Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CoNeTTE: An efficient Audio Captioning system leveraging multiple datasets with Task Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20720,318 +20683,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTUDE DE LA MESURE D’INTELLIGIBILITÉ DE SIGNAUX AUDIO PAR DES MÉTHODES D’INTELLIGENCE ARTIFICIELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Niel Tayou Mbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRIT. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRIT-UPS system @ ZeroSpeech 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RAIVES (Recherche Automatique d'Informations Verbales Et Sonores) vers l'extraction et la structuration de données radiophoniques sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Illina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] A02-R-553 || parlangeau-valles02a, IRIT - Institut de recherche en informatique de Toulouse; LORIA (Université de Lorraine, CNRS, INRIA). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21041,100 +21004,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation sonore : recherche de composantes primaires pour une structuration audiovisuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21144,105 +21107,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentations sonore et audiovisuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. UT3 Paul Sabatier, France, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03284095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId389"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21389,51 +21352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05251621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70103" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Quintas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaysse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2024.1359094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3430813" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.13004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pomm&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziane Bouvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765649v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12766" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/00tnjs80" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Francisco Madrigal Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Equoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13746-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12672" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-022-00251-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000525352" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libio Gon&#231;alves Braz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F&#252;llgrabe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.779062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03582025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Stone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.779048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2080589" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543196v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2050571x.2021.1913300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03277422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015439.2020.1870245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2021.08.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.25949" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Champenois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-020-06201-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fichaux-Bourin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Puech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503448" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4996124" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-16-0269" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mollaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhayat Ali Mekonnen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.03.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639014v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svebor Karaman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1117-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.831-852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F9DACF42586638CE6D3955F916E216A049A11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devoucoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ramonda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7070.2008.1001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Coz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623087v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contrain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623063v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdiana De Fino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/slate.2023-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207519v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.01482" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221418v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739691v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560917v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093783v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10094921" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700378v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barcat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-182" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04920237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendes Carvalho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716375v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-55" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810396v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mendes-Carlalho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835122v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mechrouh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445480v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564792" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653129v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461911" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445482v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010224703870398" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03412659v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855478v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798545v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1431" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798542v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferreira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rabant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798541v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536555v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Randria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798583v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960441v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003824v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31790.87362" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631165v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976602v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421557v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950726v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boisguerin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galtier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977799v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-45" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1264" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874986v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095733" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Manenti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871339v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01800283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Decroix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967429" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530230v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500519v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474904v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aumont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-431" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01763130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296633v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2016.7451816" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447347v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Thlithi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343047v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-236" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375409v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077756v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bragard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814895.2814912" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387722v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177514" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535953v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390848v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025085" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666010v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178558v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107150v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147995v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228711v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148156v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valero Gonzalez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alias" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228708v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684272v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269814" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853854v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letoupin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ga&#235;stel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506260v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433930v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El-Khoury" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jaffr&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Senac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433912v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Khoury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349162v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szolgay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Megret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564934" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434108v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434307v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mauclair" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinquier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202283" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695733v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434558v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695737v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695739v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ICSLP.2002-551" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142351v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boulze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481906v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fabriol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413219v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132317v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956615v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596738v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956664v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285442v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189570v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neveu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956608v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998266v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837679v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845243v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Petiot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855455v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippart de Foy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347718v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Quillion-Dupre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269228v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258582v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428242v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Chevanton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258617v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505380v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35402.52168" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372743v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32155.21287" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937462v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450847v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505393v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04193791v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228455v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Niel Tayou Mbede" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131886v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008755v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-03284095v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05251621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70103" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Labb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3430813" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Quintas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaysse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2024.1359094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.13004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765649v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12766" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014608v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pomm&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziane Bouvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/00tnjs80" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12672" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000525352" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-022-00251-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03582025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libio Gon&#231;alves Braz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Stone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F&#252;llgrabe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.779048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.779062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2080589" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Francisco Madrigal Diaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Equoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13746-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015439.2020.1870245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2050571x.2021.1913300" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03277422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2021.08.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.25949" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Champenois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-020-06201-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fichaux-Bourin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Puech" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503448" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4996124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-16-0269" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mollaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhayat Ali Mekonnen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.03.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639014v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svebor Karaman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1117-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379482v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.831-852" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F9DACF42586638CE6D3955F916E216A049A11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232434v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ramonda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413208v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devoucoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7070.2008.1001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labb&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contrain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Coz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdiana De Fino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.01482" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313911v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560917v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329163v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739691v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190328v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/slate.2023-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555536v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10094921" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297963v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221427v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-55" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barcat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-182" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04920237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendes Carvalho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810396v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mechrouh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653129v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461911" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010224703870398" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445480v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564792" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mendes-Carlalho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03412659v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798542v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferreira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rabant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798541v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798545v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1431" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536555v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Randria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798583v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976602v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976603v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31790.87362" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631178v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boisguerin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galtier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977799v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181949v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1264" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858337v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-45" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124434v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559766v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Manenti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871339v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095733" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-431" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530230v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01800283v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Decroix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967429" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01763130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296633v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2016.7451816" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447347v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Thlithi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375409v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077756v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bragard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814895.2814912" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387722v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177514" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535953v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390848v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025085" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343047v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-236" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178558v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107150v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666010v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148156v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valero Gonzalez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alias" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228711v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142073v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853854v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letoupin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269814" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602203v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ga&#235;stel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506260v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433930v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El-Khoury" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jaffr&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Senac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433912v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Khoury" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349162v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szolgay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663098v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Megret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564934" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434307v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mauclair" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinquier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695730v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202283" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695733v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434558v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695737v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695739v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ICSLP.2002-551" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481906v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fabriol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142351v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boulze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413219v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132317v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596738v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956664v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189570v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neveu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837679v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845243v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Petiot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998266v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855455v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippart de Foy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956608v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428242v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Chevanton" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Quillion-Dupre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269228v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347718v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258582v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258617v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505380v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35402.52168" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372743v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32155.21287" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937462v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450847v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505393v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590134v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramonda Baptiste" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Sitbon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04193791v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228455v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Niel Tayou Mbede" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131886v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008755v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-03284095v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>