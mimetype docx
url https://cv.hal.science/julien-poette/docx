--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -604,779 +604,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Chromatic Dispersion Model Applied to Ultra-Wide Optical Spectra for 60 GHz Radio-Over-Fiber Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+                <w:t xml:space="preserve">Reliability Characterization and Modelling of High Speed Ge Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2019.2929355⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274431v1</w:t>
+                <w:t xml:space="preserve">hal-02321345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Characterization and Modeling of High Speed Ge Photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (4), pp.688-695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Characterization and Modelling of High Speed Ge Photodetectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">Simplified Chromatic Dispersion Model Applied to Ultra-Wide Optical Spectra for 60 GHz Radio-Over-Fiber Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grosa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (19), pp.5115-5121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2019.2929355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321345v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ultrafast InGaAs photoconductors and their application to signal processing in radio-over-fibre telecommunications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gain-Switched Optical Frequency Combs for Future Mobile Radio-Over-Fiber Millimeter-Wave Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colm Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Horvath</w:t>
+                <w:t xml:space="preserve">Eamonn Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">Sean O Duill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3654⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (19), pp.4602-4610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jlt.2018.2841365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957752v1</w:t>
+                <w:t xml:space="preserve">hal-01954293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic mixer with photoconductive switch for 1550 nm wavelengths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Characterization of ultrafast InGaAs photoconductors and their application to signal processing in radio-over-fibre telecommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infocommunications Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36244/icj.2018.4.3⟩</w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274435v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal coupling impact on an MMW carrier generated using two free-running DFB lasers on glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">Optoelectronic mixer with photoconductive switch for 1550 nm wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ol.43.005500⟩</w:t>
+              <w:t xml:space="preserve">Infocommunications Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36244/icj.2018.4.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954058v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber Propagation-Induced Mode Partition Noise in Millimeter-Wave Radio-Over-Fiber Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1395,210 +1399,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (22), pp.1956-1959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/lpt.2018.2873107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-Switched Optical Frequency Combs for Future Mobile Radio-Over-Fiber Millimeter-Wave Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+                <w:t xml:space="preserve">Thermal coupling impact on an MMW carrier generated using two free-running DFB lasers on glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eamonn Martin</w:t>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean O Duill</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (19), pp.4602-4610. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (22), pp.5500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jlt.2018.2841365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ol.43.005500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954293v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Relative Intensity Noise on 60-GHz Radio-Over-Fiber Wireless Transmission Systems</w:t>
               </w:r>
@@ -2590,355 +2590,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of chirp effect in Millimeter Wave Optical Up-Conversion Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromatic Dispersion in 60 GHz Radio-Over-Fiber Networks Based on Mode-Locked Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.H. Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 29 (12), pp.1753 - 1758</w:t>
+              <w:t xml:space="preserve">, 2011, 29 (24), pp.3810-3816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987665v1</w:t>
+                <w:t xml:space="preserve">hal-00991365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Analog Fiber Optic Links for In-House Distribution of Millimeter-Wave Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Brendel</w:t>
+                <w:t xml:space="preserve">Importance of chirp effect in Millimeter Wave Optical Up-Conversion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. van Dijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3, pp.231-236</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (12), pp.1753 - 1758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991371v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic Dispersion in 60 GHz Radio-Over-Fiber Networks Based on Mode-Locked Lasers</w:t>
+                <w:t xml:space="preserve">Low-Cost Analog Fiber Optic Links for In-House Distribution of Millimeter-Wave Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Dijk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (24), pp.3810-3816</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.231-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991365v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive measurement technique of relative intensity noise and laser characterization</w:t>
               </w:r>
@@ -3246,64 +3246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2024, San Francisco, France. pp.9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,90 +3350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz generation by beating of self-running Er-based ion-exchanged DFB lasers co-integrated on one single chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States. pp.24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3493,77 +3493,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
@@ -3614,64 +3614,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the reliability of DFB lasers on glass: the approach of encapsulation by wafer bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poëtte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3718,51 +3718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass integrated photonic platform: Passive, active and hybrid devices for telecommunications and sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,1677 +3837,1677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Noise Robust Optical Heterodyne System for Reduced Complexity Millimeter-Wave Analog Radio-over-Fibre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lin Y.</w:t>
+                <w:t xml:space="preserve">Glass dual-mode laser for radio-frequency carrier generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">SPIE OPTO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1092105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274446v1</w:t>
+                <w:t xml:space="preserve">hal-02274441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass dual-mode laser for radio-frequency carrier generation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and Modelling of High Speed Ge Photodetectors Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Reliability Physics Symposium (IRPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Monterey, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274441v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modelling of High Speed Ge Photodetectors Reliability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Grosa</w:t>
+                <w:t xml:space="preserve">Phase Noise Robust Optical Heterodyne System for Reduced Complexity Millimeter-Wave Analog Radio-over-Fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colm Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Besset</w:t>
+                <w:t xml:space="preserve">A Delmadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Reliability Physics Symposium (IRPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274432v1</w:t>
+                <w:t xml:space="preserve">hal-02274446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers intégrés sur verre pour la génération de fréquences radio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">High bandwidth photoswitch for heterodyne detection of optically generated mm W signals using 1.5 μ m integrated glass lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'optique guidée JNOG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2018.8552862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015709v1</w:t>
+                <w:t xml:space="preserve">hal-01992520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UF-OFDM Based Radio Over Fiber for 5G Millimeter Wave Small Cell Radio Access Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hum Nath Parajuli</w:t>
+                <w:t xml:space="preserve">Tunability of Millimeter Wave Carriers Generated by Optically mixing Two DFB Lasers on Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eszter Udvary</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2018.8471789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957961v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic mixing with photoconductive switch and semiconductor mode-locked laser</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lasers intégrés sur verre pour la génération de fréquences radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'optique guidée JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958001v1</w:t>
+                <w:t xml:space="preserve">hal-02015709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne Generation of Ultra-Narrow Millimeter-Wave Carriers with Er-doped glass integrated DFB lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">UF-OFDM Based Radio Over Fiber for 5G Millimeter Wave Small Cell Radio Access Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hum Nath Parajuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Udvary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958011v1</w:t>
+                <w:t xml:space="preserve">hal-01957961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Optics DFB Lasers On Glass For High Radio-Frequency Generation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optoelectronic mixing with photoconductive switch and semiconductor mode-locked laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWP.2018.8552881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01961642v1</w:t>
+                <w:t xml:space="preserve">hal-01958001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bandwidth photoswitch for heterodyne detection of optically generated mm W signals using 1.5 μ m integrated glass lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Heterodyne Generation of Ultra-Narrow Millimeter-Wave Carriers with Er-doped glass integrated DFB lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Integrated Optics ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992520v1</w:t>
+                <w:t xml:space="preserve">hal-01958011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability of Millimeter Wave Carriers Generated by Optically mixing Two DFB Lasers on Glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Integrated Optics DFB Lasers On Glass For High Radio-Frequency Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. </w:t>
+              <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2018.8471789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2018.8552881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945855v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battement de lasers DFB co-intégrés sur verre pour la génération de porteuses millimétriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Génération et modulation des signaux millimétriques avec des lasers DFB co-Intégré sur verre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'optique guidées (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Du Club Optique et Micro-Ondes JCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France. pp.1010605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012337v1</w:t>
+                <w:t xml:space="preserve">hal-02014029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-integration of two DFB lasers on glass for millimeter-wave generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Battement de lasers DFB co-intégrés sur verre pour la génération de porteuses millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics west</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales d'optique guidées (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958023v1</w:t>
+                <w:t xml:space="preserve">hal-02012337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast InGaAs photoswitch for RF signal processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Co-integration of two DFB lasers on glass for millimeter-wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Optical Network Design and Modeling ONDM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics west</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Optics and Photonics, Feb 2017, San Francisco, United States. pp.1010605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2250136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958016v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et modulation des signaux millimétriques avec des lasers DFB co-Intégré sur verre.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">Ultrafast InGaAs photoswitch for RF signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Du Club Optique et Micro-Ondes JCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France. pp.1010605</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Optical Network Design and Modeling ONDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014029v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruits optiques lors des processus hétérodynes pour la génération de fréquences radio millimétriques</w:t>
               </w:r>
@@ -5988,256 +5988,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Millimeter-Wave Signal Generation and Modulation using Mode-Locked Q-Dash Lasers for Gigabit RF-over-Fiber Links</w:t>
+                <w:t xml:space="preserve">A Novel Technique for Sideband Stabilization in the Presence of Carrier Phase Noise in RoF systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Yi</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Zwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 12th German Microwave Conference, Proc.pp. 1-4, GeMiC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Ilmenau, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">European Microwave Week EuMW 2012, Proc. of the European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990625v1</w:t>
+                <w:t xml:space="preserve">hal-00990629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Technique for Sideband Stabilization in the Presence of Carrier Phase Noise in RoF systems</w:t>
+                <w:t xml:space="preserve">Properties of Millimeter-Wave Signal Generation and Modulation using Mode-Locked Q-Dash Lasers for Gigabit RF-over-Fiber Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zwick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week EuMW 2012, Proc. of the European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE 12th German Microwave Conference, Proc.pp. 1-4, GeMiC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ilmenau, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990629v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de signaux sub-terahertz par diodes laser à verrouillage de modes pour applications système</w:t>
               </w:r>
@@ -6482,51 +6482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Dijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journées Nationales Microondes JNM2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6564,51 +6564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission sur fibre d'un signal QPSK à bande latérale unique transposé à 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.G Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7298,51 +7298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7404,276 +7404,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of noise between self-pulsating quantum dot and bulk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
+              <w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots: Growth and Applications (LWQD 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274556v1</w:t>
+                <w:t xml:space="preserve">hal-00275105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linewidth Enhancement Factor of Semiconductor Lasers: Results from Round-Robin Measurements in COST 288</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Villafranca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Lasobras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Baltimore, United States. pp.CThK1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265334v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7715,787 +7715,787 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cadier</w:t>
+                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
+              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274916v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vaudel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274920v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round-Robin Measurements of Linewidth Enhancement Factor of Semiconductor Lasers in COST 288 Action</w:t>
+                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Giuliani</w:t>
+                <w:t xml:space="preserve">David Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvano Donati</w:t>
+                <w:t xml:space="preserve">Catherine Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asier Villafranca</w:t>
+                <w:t xml:space="preserve">Laurent Lablonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Lasobras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Garces</w:t>
+                <w:t xml:space="preserve">Benoit Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-IQEC 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258778v1</w:t>
+                <w:t xml:space="preserve">hal-00274916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-sensitive measurement technique of relative intensity noise and laser characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Fluctuations and Noise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274315v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of noise between self-pulsating quantum dot and bulk lasers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Round-Robin Measurements of Linewidth Enhancement Factor of Semiconductor Lasers in COST 288 Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Villafranca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Lasobras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots: Growth and Applications (LWQD 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO/Europe-IQEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4385967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275105v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linewidth Enhancement Factor of Semiconductor Lasers: Results from Round-Robin Measurements in COST 288</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly-sensitive measurement technique of relative intensity noise and laser characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Fluctuations and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Florence, Italy. pp.66031R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.724880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015833v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Intensity Noise Correlation between Lines of Spatially Distributed Multi-Wavelength Fiber Lasers</w:t>
               </w:r>
@@ -8827,51 +8827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faible largeur de raie et performances de lasers monolithiques monomodes à faibles coûts de revient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8952,51 +8952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Intensity Noise of an injected semiconductor laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9056,51 +9056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of laser linewidth with optical injection and laser lineshape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9177,51 +9177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Maran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9571,77 +9571,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9679,77 +9679,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération THz par hétérodynage de laser DFB sur Verre co-intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9800,77 +9800,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers intégrés sur verre encapsulés pour la génération de fréquences millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9908,64 +9908,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10029,90 +10029,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength Y-junction glass integrated waveguides for mm-wavecarrier generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10137,90 +10137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optique intégrée sur verre pour la génération de fréquences millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement de Recherche GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10411,51 +10411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Communication System, Home Gateway, Bidirectional Communication System, and Method for stabilising a Sideband Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10771,51 +10771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3043339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Delmade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Browning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Verolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Farhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3032923" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parajuli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0438" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126308" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2929355" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3654" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/icj.2018.4.3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.43.005500" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2018.2873107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O Duill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2018.2841365" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2544106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2596381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Brendel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brendel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeb Rzaigui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2263378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Dijk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477508004283" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040539" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Monaco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o H&#233;tier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009610" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04207778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650510" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hetier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608815" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmadel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Y." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hum Nath Parajuli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Udvary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958011v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552862" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2018.8471789" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250136" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Coutaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014029v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khayatzadeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rzaigui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990625v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990629v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelarge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Fonjallaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258778v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Giuliani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Donati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Villafranca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lasobras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garces" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4385967" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.724880" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rochelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686193" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guignard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kelly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163167v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.660527" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079099v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147653v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Maran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castonguay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694541v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017411v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Hoang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00079102v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3043339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Delmade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Browning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Verolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Farhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3032923" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parajuli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0438" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126308" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2929355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O Duill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2018.2841365" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/icj.2018.4.3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2018.2873107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.43.005500" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2544106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2596381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Brendel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brendel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeb Rzaigui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2263378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Dijk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477508004283" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040539" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Monaco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o H&#233;tier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009610" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04207778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650510" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hetier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608815" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmadel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Y." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2018.8471789" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hum Nath Parajuli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Udvary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958001v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250136" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvath" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Coutaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khayatzadeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rzaigui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990625v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelarge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Fonjallaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Villafranca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lasobras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garces" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Giuliani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Donati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4385967" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.724880" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rochelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686193" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guignard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kelly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163167v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.660527" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079099v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147653v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Maran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castonguay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694541v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017411v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Hoang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00079102v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>