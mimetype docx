--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1110,495 +1110,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ultrafast InGaAs photoconductors and their application to signal processing in radio-over-fibre telecommunications</w:t>
+                <w:t xml:space="preserve">Optoelectronic mixer with photoconductive switch for 1550 nm wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3654⟩</w:t>
+              <w:t xml:space="preserve">Infocommunications Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36244/icj.2018.4.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957752v1</w:t>
+                <w:t xml:space="preserve">hal-02274435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic mixer with photoconductive switch for 1550 nm wavelengths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
+                <w:t xml:space="preserve">Fiber Propagation-Induced Mode Partition Noise in Millimeter-Wave Radio-Over-Fiber Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Cabon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infocommunications Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36244/icj.2018.4.3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (22), pp.1956-1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lpt.2018.2873107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274435v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber Propagation-Induced Mode Partition Noise in Millimeter-Wave Radio-Over-Fiber Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+                <w:t xml:space="preserve">Thermal coupling impact on an MMW carrier generated using two free-running DFB lasers on glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lpt.2018.2873107⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (22), pp.5500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.43.005500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954046v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal coupling impact on an MMW carrier generated using two free-running DFB lasers on glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">Characterization of ultrafast InGaAs photoconductors and their application to signal processing in radio-over-fibre telecommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (22), pp.5500. </w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ol.43.005500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954058v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Relative Intensity Noise on 60-GHz Radio-Over-Fiber Wireless Transmission Systems</w:t>
               </w:r>
@@ -1937,273 +1937,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLL-Stabilized Optical Communications in Millimeter-Wave RoF Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zwick</w:t>
+                <w:t xml:space="preserve">Impact of Phase Noise in 60-GHz Radio-Over-Fiber Communication System Based on Passively Mode-Locked Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Khayatzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (1), pp.45</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (20), pp.3529-3535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954328v1</w:t>
+                <w:t xml:space="preserve">hal-01954316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Phase Noise in 60-GHz Radio-Over-Fiber Communication System Based on Passively Mode-Locked Laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramin Khayatzadeh</w:t>
+                <w:t xml:space="preserve">PLL-Stabilized Optical Communications in Millimeter-Wave RoF Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (20), pp.3529-3535</w:t>
+              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954316v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sideband stabilization in the presence of LO phase noise: analysis and system demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Khayatzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3246,64 +3246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2024, San Francisco, France. pp.9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3363,77 +3363,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States. pp.24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,64 +3614,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the reliability of DFB lasers on glass: the approach of encapsulation by wafer bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poëtte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3718,51 +3718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass integrated photonic platform: Passive, active and hybrid devices for telecommunications and sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,90 +3843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass dual-mode laser for radio-frequency carrier generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1092105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4223,90 +4223,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High bandwidth photoswitch for heterodyne detection of optically generated mm W signals using 1.5 μ m integrated glass lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.1-4, </w:t>
@@ -4344,90 +4344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunability of Millimeter Wave Carriers Generated by Optically mixing Two DFB Lasers on Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Horvath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4468,247 +4468,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers intégrés sur verre pour la génération de fréquences radio</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UF-OFDM Based Radio Over Fiber for 5G Millimeter Wave Small Cell Radio Access Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hum Nath Parajuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Udvary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'optique guidée JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015709v1</w:t>
+                <w:t xml:space="preserve">hal-01957961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UF-OFDM Based Radio Over Fiber for 5G Millimeter Wave Small Cell Radio Access Network</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lasers intégrés sur verre pour la génération de fréquences radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'optique guidée JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957961v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic mixing with photoconductive switch and semiconductor mode-locked laser</w:t>
               </w:r>
@@ -4802,90 +4802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterodyne Generation of Ultra-Narrow Millimeter-Wave Carriers with Er-doped glass integrated DFB lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics ECIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4910,103 +4910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Optics DFB Lasers On Glass For High Radio-Frequency Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. </w:t>
@@ -5044,64 +5044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération et modulation des signaux millimétriques avec des lasers DFB co-Intégré sur verre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5139,103 +5139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battement de lasers DFB co-intégrés sur verre pour la génération de porteuses millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales d'optique guidées (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Limoges, France</w:t>
@@ -5264,64 +5264,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-integration of two DFB lasers on glass for millimeter-wave generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6223,51 +6223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de signaux sub-terahertz par diodes laser à verrouillage de modes pour applications système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6312,260 +6312,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog link performance of mode-locked laser diodes in the 60 GHz range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de porteuses RF par diodes laser à verrouillage de modes pour les réseaux personnels hybrides à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zwick</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friederike Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics jointly held with the 2011 Asia-Pacific Microwave Photonics Conference (MWP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">17ème Journées Nationales Microondes JNM2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958619v1</w:t>
+                <w:t xml:space="preserve">hal-02014047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de porteuses RF par diodes laser à verrouillage de modes pour les réseaux personnels hybrides à 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analog link performance of mode-locked laser diodes in the 60 GHz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées Nationales Microondes JNM2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics jointly held with the 2011 Asia-Pacific Microwave Photonics Conference (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014047v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission sur fibre d'un signal QPSK à bande latérale unique transposé à 60 GHz</w:t>
               </w:r>
@@ -6761,368 +6761,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative du bruit dans des lasers à boites et à bâtonnets quantiques</w:t>
+                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dehaese</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69971X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.781629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496867v1</w:t>
+                <w:t xml:space="preserve">hal-00989911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
+                <w:t xml:space="preserve">Etude comparative du bruit dans des lasers à boites et à bâtonnets quantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.203-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989911v1</w:t>
+                <w:t xml:space="preserve">hal-00496867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of intensity noise in quantum dash and quantum dot lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hayau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Quantum dot Devices and Applications (SQDA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Rennes, France. not specified</w:t>
@@ -7151,77 +7151,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference in partition noise for 1.55 μm quantum-dash and bulk structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7285,51 +7285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7410,77 +7410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of noise between self-pulsating quantum dot and bulk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7637,614 +7637,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lablonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hayau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274515v1</w:t>
+                <w:t xml:space="preserve">hal-00274916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Québec, Canada</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265334v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
+                <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274556v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cadier</w:t>
+                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
+              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274916v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vaudel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274920v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Round-Robin Measurements of Linewidth Enhancement Factor of Semiconductor Lasers in COST 288 Action</w:t>
               </w:r>
@@ -8475,403 +8475,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Intensity Noise Correlation between Lines of Spatially Distributed Multi-Wavelength Fiber Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage entre modes et bruit d'intensité de partition de lasers à fibre multifréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie La Rochelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics East 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.229-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259545v1</w:t>
+                <w:t xml:space="preserve">hal-00259378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre modes et bruit d'intensité de partition de lasers à fibre multifréquences</w:t>
+                <w:t xml:space="preserve">Bruit d'intensité de lasers à fibre bi-modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.229-231</w:t>
+              <w:t xml:space="preserve">Réunion du club Optique et Micro-Ondes de la Société Française d'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259378v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit d'intensité de lasers à fibre bi-modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of Intensity Noise Correlation between Lines of Spatially Distributed Multi-Wavelength Fiber Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du club Optique et Micro-Ondes de la Société Française d'Optique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics East 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Boston (MA), United States. pp.638918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.686193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168388v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faible largeur de raie et performances de lasers monolithiques monomodes à faibles coûts de revient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8952,51 +8952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Intensity Noise of an injected semiconductor laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9056,51 +9056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of laser linewidth with optical injection and laser lineshape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9177,51 +9177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Maran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9584,64 +9584,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9679,77 +9679,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération THz par hétérodynage de laser DFB sur Verre co-intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9781,338 +9781,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers intégrés sur verre encapsulés pour la génération de fréquences millimétriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Hetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, France. IEEE, pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459113v1</w:t>
+                <w:t xml:space="preserve">hal-04676849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Lasers intégrés sur verre encapsulés pour la génération de fréquences millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676849v1</w:t>
+                <w:t xml:space="preserve">hal-04459113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength Y-junction glass integrated waveguides for mm-wavecarrier generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10137,90 +10137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optique intégrée sur verre pour la génération de fréquences millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement de Recherche GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10245,51 +10245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation Techniques in Radio-over-Fiber Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10297,51 +10297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-German Research Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10437,51 +10437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Brendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2584749B1 11 290 482.6. PHOTO. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10771,51 +10771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3043339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Delmade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Browning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Verolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Farhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3032923" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parajuli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0438" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126308" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2929355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O Duill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2018.2841365" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/icj.2018.4.3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2018.2873107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.43.005500" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2544106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2596381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Brendel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brendel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeb Rzaigui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2263378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Dijk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477508004283" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040539" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Monaco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o H&#233;tier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009610" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04207778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650510" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hetier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608815" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmadel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Y." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2018.8471789" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hum Nath Parajuli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Udvary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958001v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250136" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvath" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Coutaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khayatzadeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rzaigui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990625v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelarge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Fonjallaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Villafranca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lasobras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garces" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Giuliani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Donati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4385967" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.724880" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rochelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686193" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guignard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kelly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163167v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.660527" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079099v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147653v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Maran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castonguay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694541v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017411v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Hoang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00079102v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3043339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Delmade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Browning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Verolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Farhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3032923" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parajuli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0438" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126308" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2929355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O Duill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2018.2841365" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/icj.2018.4.3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2018.2873107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.43.005500" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2544106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2596381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Brendel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brendel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeb Rzaigui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2263378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Dijk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477508004283" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040539" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Monaco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o H&#233;tier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009610" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04207778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650510" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hetier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608815" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmadel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Y." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2018.8471789" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hum Nath Parajuli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Udvary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958001v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250136" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvath" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Coutaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khayatzadeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rzaigui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990625v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelarge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Fonjallaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Villafranca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lasobras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garces" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Giuliani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Donati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4385967" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.724880" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259378v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rochelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259545v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686193" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guignard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kelly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163167v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.660527" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079099v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147653v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Maran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castonguay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459113v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694541v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017411v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Hoang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00079102v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>