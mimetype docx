--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -604,666 +604,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Characterization and Modelling of High Speed Ge Photodetectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified Chromatic Dispersion Model Applied to Ultra-Wide Optical Spectra for 60 GHz Radio-Over-Fiber Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (19), pp.5115-5121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2019.2929355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321345v1</w:t>
+                <w:t xml:space="preserve">hal-02274431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Characterization and Modeling of High Speed Ge Photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Sy</w:t>
+                <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (4), pp.688-695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Chromatic Dispersion Model Applied to Ultra-Wide Optical Spectra for 60 GHz Radio-Over-Fiber Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+                <w:t xml:space="preserve">Reliability Characterization and Modelling of High Speed Ge Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Cabon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Grosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2019.2929355⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274431v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-Switched Optical Frequency Combs for Future Mobile Radio-Over-Fiber Millimeter-Wave Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of ultrafast InGaAs photoconductors and their application to signal processing in radio-over-fibre telecommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eamonn Martin</w:t>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean O Duill</w:t>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jlt.2018.2841365⟩</w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954293v1</w:t>
+                <w:t xml:space="preserve">hal-01957752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic mixer with photoconductive switch for 1550 nm wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infocommunications Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36244/icj.2018.4.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber Propagation-Induced Mode Partition Noise in Millimeter-Wave Radio-Over-Fiber Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1282,323 +1265,340 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (22), pp.1956-1959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/lpt.2018.2873107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal coupling impact on an MMW carrier generated using two free-running DFB lasers on glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Arab</w:t>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (22), pp.5500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ol.43.005500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ultrafast InGaAs photoconductors and their application to signal processing in radio-over-fibre telecommunications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
+                <w:t xml:space="preserve">Gain-Switched Optical Frequency Combs for Future Mobile Radio-Over-Fiber Millimeter-Wave Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colm Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eamonn Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">Sean O Duill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (19), pp.4602-4610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jlt.2018.2841365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957752v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Relative Intensity Noise on 60-GHz Radio-Over-Fiber Wireless Transmission Systems</w:t>
               </w:r>
@@ -1937,273 +1937,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Phase Noise in 60-GHz Radio-Over-Fiber Communication System Based on Passively Mode-Locked Laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramin Khayatzadeh</w:t>
+                <w:t xml:space="preserve">PLL-Stabilized Optical Communications in Millimeter-Wave RoF Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (20), pp.3529-3535</w:t>
+              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954316v1</w:t>
+                <w:t xml:space="preserve">hal-01954328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLL-Stabilized Optical Communications in Millimeter-Wave RoF Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zwick</w:t>
+                <w:t xml:space="preserve">Impact of Phase Noise in 60-GHz Radio-Over-Fiber Communication System Based on Passively Mode-Locked Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Khayatzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (1), pp.45</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (20), pp.3529-3535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954328v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sideband stabilization in the presence of LO phase noise: analysis and system demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Khayatzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2590,355 +2590,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic Dispersion in 60 GHz Radio-Over-Fiber Networks Based on Mode-Locked Lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Brendel</w:t>
+                <w:t xml:space="preserve">Importance of chirp effect in Millimeter Wave Optical Up-Conversion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 29 (24), pp.3810-3816</w:t>
+              <w:t xml:space="preserve">, 2011, 29 (12), pp.1753 - 1758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991365v1</w:t>
+                <w:t xml:space="preserve">hal-00987665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of chirp effect in Millimeter Wave Optical Up-Conversion Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.H. Nguyen</w:t>
+                <w:t xml:space="preserve">Low-Cost Analog Fiber Optic Links for In-House Distribution of Millimeter-Wave Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Dijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (12), pp.1753 - 1758</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.231-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987665v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Analog Fiber Optic Links for In-House Distribution of Millimeter-Wave Signals</w:t>
+                <w:t xml:space="preserve">Chromatic Dispersion in 60 GHz Radio-Over-Fiber Networks Based on Mode-Locked Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Dijk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3, pp.231-236</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (24), pp.3810-3816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991371v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive measurement technique of relative intensity noise and laser characterization</w:t>
               </w:r>
@@ -3246,64 +3246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2024, San Francisco, France. pp.9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,90 +3350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz generation by beating of self-running Er-based ion-exchanged DFB lasers co-integrated on one single chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States. pp.24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3493,77 +3493,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
@@ -3614,64 +3614,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the reliability of DFB lasers on glass: the approach of encapsulation by wafer bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poëtte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3718,51 +3718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass integrated photonic platform: Passive, active and hybrid devices for telecommunications and sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,1677 +3837,1677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass dual-mode laser for radio-frequency carrier generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">Phase Noise Robust Optical Heterodyne System for Reduced Complexity Millimeter-Wave Analog Radio-over-Fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colm Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delmadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1092105</w:t>
+              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274441v1</w:t>
+                <w:t xml:space="preserve">hal-02274446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modelling of High Speed Ge Photodetectors Reliability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glass dual-mode laser for radio-frequency carrier generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Reliability Physics Symposium (IRPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1092105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02274432v1</w:t>
+                <w:t xml:space="preserve">hal-02274441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Noise Robust Optical Heterodyne System for Reduced Complexity Millimeter-Wave Analog Radio-over-Fibre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colm Browning</w:t>
+                <w:t xml:space="preserve">Characterization and Modelling of High Speed Ge Photodetectors Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Delmadel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+                <w:t xml:space="preserve">C. Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Reliability Physics Symposium (IRPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Monterey, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274446v1</w:t>
+                <w:t xml:space="preserve">hal-02274432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bandwidth photoswitch for heterodyne detection of optically generated mm W signals using 1.5 μ m integrated glass lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Horvath</w:t>
+                <w:t xml:space="preserve">Lasers intégrés sur verre pour la génération de fréquences radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'optique guidée JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992520v1</w:t>
+                <w:t xml:space="preserve">hal-02015709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability of Millimeter Wave Carriers Generated by Optically mixing Two DFB Lasers on Glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">UF-OFDM Based Radio Over Fiber for 5G Millimeter Wave Small Cell Radio Access Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hum Nath Parajuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Horvath</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Udvary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945855v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UF-OFDM Based Radio Over Fiber for 5G Millimeter Wave Small Cell Radio Access Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hum Nath Parajuli</w:t>
+                <w:t xml:space="preserve">Optoelectronic mixing with photoconductive switch and semiconductor mode-locked laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eszter Udvary</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957961v1</w:t>
+                <w:t xml:space="preserve">hal-01958001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers intégrés sur verre pour la génération de fréquences radio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterodyne Generation of Ultra-Narrow Millimeter-Wave Carriers with Er-doped glass integrated DFB lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Arab</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'optique guidée JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Conference on Integrated Optics ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015709v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic mixing with photoconductive switch and semiconductor mode-locked laser</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated Optics DFB Lasers On Glass For High Radio-Frequency Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2018.8552881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958001v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne Generation of Ultra-Narrow Millimeter-Wave Carriers with Er-doped glass integrated DFB lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High bandwidth photoswitch for heterodyne detection of optically generated mm W signals using 1.5 μ m integrated glass lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Arab</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics ECIO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2018.8552862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958011v1</w:t>
+                <w:t xml:space="preserve">hal-01992520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Optics DFB Lasers On Glass For High Radio-Frequency Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunability of Millimeter Wave Carriers Generated by Optically mixing Two DFB Lasers on Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Arab</w:t>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">11th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWP.2018.8552881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2018.8471789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961642v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et modulation des signaux millimétriques avec des lasers DFB co-Intégré sur verre.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Battement de lasers DFB co-intégrés sur verre pour la génération de porteuses millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Arab</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Du Club Optique et Micro-Ondes JCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France. pp.1010605</w:t>
+              <w:t xml:space="preserve">Journées nationales d'optique guidées (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014029v1</w:t>
+                <w:t xml:space="preserve">hal-02012337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battement de lasers DFB co-intégrés sur verre pour la génération de porteuses millimétriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-integration of two DFB lasers on glass for millimeter-wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Arab</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'optique guidées (JNOG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics west</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Optics and Photonics, Feb 2017, San Francisco, United States. pp.1010605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2250136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012337v1</w:t>
+                <w:t xml:space="preserve">hal-01958023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-integration of two DFB lasers on glass for millimeter-wave generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">Ultrafast InGaAs photoswitch for RF signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics west</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Optical Network Design and Modeling ONDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2250136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01958023v1</w:t>
+                <w:t xml:space="preserve">hal-01958016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast InGaAs photoswitch for RF signal processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Génération et modulation des signaux millimétriques avec des lasers DFB co-Intégré sur verre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Optical Network Design and Modeling ONDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Nationales Du Club Optique et Micro-Ondes JCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France. pp.1010605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958016v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruits optiques lors des processus hétérodynes pour la génération de fréquences radio millimétriques</w:t>
               </w:r>
@@ -5988,286 +5988,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Technique for Sideband Stabilization in the Presence of Carrier Phase Noise in RoF systems</w:t>
+                <w:t xml:space="preserve">Properties of Millimeter-Wave Signal Generation and Modulation using Mode-Locked Q-Dash Lasers for Gigabit RF-over-Fiber Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zwick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week EuMW 2012, Proc. of the European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE 12th German Microwave Conference, Proc.pp. 1-4, GeMiC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ilmenau, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990629v1</w:t>
+                <w:t xml:space="preserve">hal-00990625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Millimeter-Wave Signal Generation and Modulation using Mode-Locked Q-Dash Lasers for Gigabit RF-over-Fiber Links</w:t>
+                <w:t xml:space="preserve">A Novel Technique for Sideband Stabilization in the Presence of Carrier Phase Noise in RoF systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Yi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Zwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 12th German Microwave Conference, Proc.pp. 1-4, GeMiC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Ilmenau, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">European Microwave Week EuMW 2012, Proc. of the European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990625v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de signaux sub-terahertz par diodes laser à verrouillage de modes pour applications système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6312,303 +6312,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de porteuses RF par diodes laser à verrouillage de modes pour les réseaux personnels hybrides à 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analog link performance of mode-locked laser diodes in the 60 GHz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friederike Brendel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées Nationales Microondes JNM2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics jointly held with the 2011 Asia-Pacific Microwave Photonics Conference (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014047v1</w:t>
+                <w:t xml:space="preserve">hal-01958619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog link performance of mode-locked laser diodes in the 60 GHz range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de porteuses RF par diodes laser à verrouillage de modes pour les réseaux personnels hybrides à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics jointly held with the 2011 Asia-Pacific Microwave Photonics Conference (MWP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">17ème Journées Nationales Microondes JNM2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958619v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission sur fibre d'un signal QPSK à bande latérale unique transposé à 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.G Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6761,368 +6761,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
+                <w:t xml:space="preserve">Etude comparative du bruit dans des lasers à boites et à bâtonnets quantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.203-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989911v1</w:t>
+                <w:t xml:space="preserve">hal-00496867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative du bruit dans des lasers à boites et à bâtonnets quantiques</w:t>
+                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dehaese</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69971X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.781629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496867v1</w:t>
+                <w:t xml:space="preserve">hal-00989911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of intensity noise in quantum dash and quantum dot lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hayau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Quantum dot Devices and Applications (SQDA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Rennes, France. not specified</w:t>
@@ -7151,77 +7151,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference in partition noise for 1.55 μm quantum-dash and bulk structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7285,64 +7285,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7404,1474 +7404,1474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of noise between self-pulsating quantum dot and bulk lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots: Growth and Applications (LWQD 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275105v1</w:t>
+                <w:t xml:space="preserve">hal-00274515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linewidth Enhancement Factor of Semiconductor Lasers: Results from Round-Robin Measurements in COST 288</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Baltimore, United States. pp.CThK1</w:t>
+              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015833v1</w:t>
+                <w:t xml:space="preserve">hal-00265334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274916v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lablonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hayau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274920v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274515v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly-sensitive measurement technique of relative intensity noise and laser characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roncin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Fluctuations and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Florence, Italy. pp.66031R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.724880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265334v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roncin</w:t>
+                <w:t xml:space="preserve">Round-Robin Measurements of Linewidth Enhancement Factor of Semiconductor Lasers in COST 288 Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Trung Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Asier Villafranca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lobo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Javier Lasobras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO/Europe-IQEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4385967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274556v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round-Robin Measurements of Linewidth Enhancement Factor of Semiconductor Lasers in COST 288 Action</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of noise between self-pulsating quantum dot and bulk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-IQEC 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots: Growth and Applications (LWQD 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258778v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-sensitive measurement technique of relative intensity noise and laser characterization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linewidth Enhancement Factor of Semiconductor Lasers: Results from Round-Robin Measurements in COST 288</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Villafranca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Lasobras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Fluctuations and Noise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Baltimore, United States. pp.CThK1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.724880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00274315v1</w:t>
+                <w:t xml:space="preserve">hal-02015833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre modes et bruit d'intensité de partition de lasers à fibre multifréquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of Intensity Noise Correlation between Lines of Spatially Distributed Multi-Wavelength Fiber Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics East 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Boston (MA), United States. pp.638918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.686193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259378v1</w:t>
+                <w:t xml:space="preserve">hal-00259545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit d'intensité de lasers à fibre bi-modes</w:t>
+                <w:t xml:space="preserve">Couplage entre modes et bruit d'intensité de partition de lasers à fibre multifréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du club Optique et Micro-Ondes de la Société Française d'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t>
+              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.229-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168388v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Intensity Noise Correlation between Lines of Spatially Distributed Multi-Wavelength Fiber Lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruit d'intensité de lasers à fibre bi-modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics East 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion du club Optique et Micro-Ondes de la Société Française d'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.686193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00259545v1</w:t>
+                <w:t xml:space="preserve">hal-00168388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faible largeur de raie et performances de lasers monolithiques monomodes à faibles coûts de revient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8952,51 +8952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Intensity Noise of an injected semiconductor laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9056,51 +9056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of laser linewidth with optical injection and laser lineshape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9177,51 +9177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Maran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9571,77 +9571,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9679,77 +9679,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération THz par hétérodynage de laser DFB sur Verre co-intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9781,338 +9781,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
+                <w:t xml:space="preserve">Lasers intégrés sur verre encapsulés pour la génération de fréquences millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676849v1</w:t>
+                <w:t xml:space="preserve">hal-04459113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers intégrés sur verre encapsulés pour la génération de fréquences millimétriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Hetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, France. IEEE, pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459113v1</w:t>
+                <w:t xml:space="preserve">hal-04676849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength Y-junction glass integrated waveguides for mm-wavecarrier generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Arab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Poëtte</w:t>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10137,90 +10137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optique intégrée sur verre pour la génération de fréquences millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Arab</w:t>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement de Recherche GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10245,103 +10245,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation Techniques in Radio-over-Fiber Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-German Research Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10411,77 +10411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Communication System, Home Gateway, Bidirectional Communication System, and Method for stabilising a Sideband Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Brendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2584749B1 11 290 482.6. PHOTO. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10771,51 +10771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3043339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Delmade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Browning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Verolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Farhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3032923" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parajuli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0438" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126308" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2929355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O Duill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2018.2841365" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/icj.2018.4.3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2018.2873107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.43.005500" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2544106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2596381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Brendel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brendel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeb Rzaigui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2263378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Dijk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477508004283" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040539" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Monaco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o H&#233;tier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009610" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04207778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650510" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hetier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608815" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmadel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Y." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2018.8471789" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hum Nath Parajuli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Udvary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958001v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250136" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvath" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Coutaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khayatzadeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rzaigui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990625v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelarge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Fonjallaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Villafranca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lasobras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garces" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Giuliani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Donati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4385967" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.724880" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259378v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rochelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259545v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686193" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guignard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kelly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163167v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.660527" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079099v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147653v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Maran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castonguay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459113v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694541v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017411v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Hoang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00079102v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3043339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Delmade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Browning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Verolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Farhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3032923" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parajuli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0438" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126308" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2929355" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3654" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/icj.2018.4.3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2018.2873107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954058v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.43.005500" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O Duill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2018.2841365" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2544106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2596381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Brendel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brendel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeb Rzaigui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2263378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Dijk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477508004283" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040539" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Monaco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o H&#233;tier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009610" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04207778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650510" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hetier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608815" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmadel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Y." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hum Nath Parajuli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Udvary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958011v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552862" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2018.8471789" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250136" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Coutaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014029v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khayatzadeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rzaigui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990625v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990629v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelarge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Fonjallaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274315v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.724880" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Giuliani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Donati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Villafranca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lasobras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garces" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4385967" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rochelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686193" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guignard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kelly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163167v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.660527" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079099v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147653v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Maran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castonguay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694541v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017411v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Hoang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00079102v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>