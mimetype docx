--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -3090,213 +3090,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Some Agility to Java EE Application Deployment with GlassFish</w:t>
+                <w:t xml:space="preserve">Project Coin: The Java Language Has Evolved! (part 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673161v1</w:t>
+                <w:t xml:space="preserve">hal-00673160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Coin: The Java Language Has Evolved! (part 2)</w:t>
+                <w:t xml:space="preserve">Adding Some Agility to Java EE Application Deployment with GlassFish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695916v1</w:t>
+                <w:t xml:space="preserve">hal-00673161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Coin: The Java Language Has Evolved! (part 1)</w:t>
+                <w:t xml:space="preserve">Project Coin: The Java Language Has Evolved! (part 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673160v1</w:t>
+                <w:t xml:space="preserve">hal-00695916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and High Availability Made Simple with GlassFish (part 2)</w:t>
               </w:r>
@@ -4097,51 +4097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011070101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483952v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatallah Boualem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Casati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1734229.1734230" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Fortier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Plokhoi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286895v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Gabriel Chitic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Golchay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391082v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maingret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786545.2786552" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848514v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500828.2500844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Mekontso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Dan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-456-7.ch712" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Escoffier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604857v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roeck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619233v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Albert Mekontso Tchinda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00730187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CLF20840" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011070101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483952v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatallah Boualem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Casati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1734229.1734230" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Fortier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Plokhoi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286895v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Gabriel Chitic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Golchay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391082v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maingret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786545.2786552" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848514v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500828.2500844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Mekontso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Dan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-456-7.ch712" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Escoffier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604857v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roeck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619233v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Albert Mekontso Tchinda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00730187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CLF20840" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>