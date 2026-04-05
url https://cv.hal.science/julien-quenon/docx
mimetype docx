--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1096,247 +1096,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing resilience of small ruminants farming systems: 3 management strategies across countries</w:t>
+                <w:t xml:space="preserve">Evolution in performances of French dairy cattle herds transitioning towards 3-breed crossbreeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775168v1</w:t>
+                <w:t xml:space="preserve">hal-03774962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in performances of French dairy cattle herds transitioning towards 3-breed crossbreeding</w:t>
+                <w:t xml:space="preserve">Increasing resilience of small ruminants farming systems: 3 management strategies across countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Arsenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bailo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774962v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la coévolution des pratiques et des performances de troupeaux bovins laitiers de race pure en transition vers une conduite en croisement rotatif trois voies</w:t>
               </w:r>
@@ -2711,51 +2711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B6649C8"/>
+    <w:nsid w:val="0FCC5E13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2942,51 +2942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-quenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7755-5088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ferlus.isc.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/experimentations-systeme/content/download/3486/35130/version/1/file/Farming+systems+Ch18_Meynard_Design.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ferlus.isc.inrae.fr/dispositifs-experimentaux/patuchev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/y5609e/y5609e01.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arsenos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Baptista" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00683-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12)" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Arsenos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bailo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Baptista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rubin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/changement-professionnalisation-9782364938601.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04420255v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-quenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7755-5088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ferlus.isc.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/experimentations-systeme/content/download/3486/35130/version/1/file/Farming+systems+Ch18_Meynard_Design.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ferlus.isc.inrae.fr/dispositifs-experimentaux/patuchev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/y5609e/y5609e01.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arsenos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Baptista" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00683-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12)" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Arsenos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bailo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Baptista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rubin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/changement-professionnalisation-9782364938601.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04420255v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>