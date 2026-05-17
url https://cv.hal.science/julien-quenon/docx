--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -1096,247 +1096,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in performances of French dairy cattle herds transitioning towards 3-breed crossbreeding</w:t>
+                <w:t xml:space="preserve">Increasing resilience of small ruminants farming systems: 3 management strategies across countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Arsenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bailo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774962v1</w:t>
+                <w:t xml:space="preserve">hal-03775168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing resilience of small ruminants farming systems: 3 management strategies across countries</w:t>
+                <w:t xml:space="preserve">Evolution in performances of French dairy cattle herds transitioning towards 3-breed crossbreeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775168v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la coévolution des pratiques et des performances de troupeaux bovins laitiers de race pure en transition vers une conduite en croisement rotatif trois voies</w:t>
               </w:r>
@@ -2711,51 +2711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FCC5E13"/>
+    <w:nsid w:val="8ED6CE1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2942,51 +2942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-quenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7755-5088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ferlus.isc.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/experimentations-systeme/content/download/3486/35130/version/1/file/Farming+systems+Ch18_Meynard_Design.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ferlus.isc.inrae.fr/dispositifs-experimentaux/patuchev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/y5609e/y5609e01.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arsenos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Baptista" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00683-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12)" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Arsenos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bailo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Baptista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rubin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/changement-professionnalisation-9782364938601.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04420255v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-quenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7755-5088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ferlus.isc.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/experimentations-systeme/content/download/3486/35130/version/1/file/Farming+systems+Ch18_Meynard_Design.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ferlus.isc.inrae.fr/dispositifs-experimentaux/patuchev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/y5609e/y5609e01.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arsenos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Baptista" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00683-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12)" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Arsenos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bailo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Baptista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rubin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/changement-professionnalisation-9782364938601.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04420255v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>