--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1923,295 +1923,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Plasmonic Spectroscopy of Silver–Iron Nanoparticles: Chemical Ordering under Oxidizing and Reducing Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field effect transistor and photo transistor of narrow band gap nanocrystal arrays using ionic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Noumbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02422⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.3981-3986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361740v1</w:t>
+                <w:t xml:space="preserve">hal-02122049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect transistor and photo transistor of narrow band gap nanocrystal arrays using ionic glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+                <w:t xml:space="preserve">Environmental Plasmonic Spectroscopy of Silver–Iron Nanoparticles: Chemical Ordering under Oxidizing and Reducing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Noumbe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (6), pp.3981-3986. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (25), pp.15693-15706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122049v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dimensionality and confinement on the electronic properties of mercury chalcogenide nanocrystals</w:t>
               </w:r>
@@ -2325,338 +2325,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Unipolar Barrier for Nanocrystal Based Short Wave Infrared Photodiode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraband Mid-Infrared Transitions in Ag 2 Se Nanocrystals: Potential and Limitations for Hgfree Low Cost Photodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amardeep Manikrao Jagtap</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clément Livache</w:t>
+                <w:t xml:space="preserve">Dylan Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b01032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908221v1</w:t>
+                <w:t xml:space="preserve">hal-01849301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraband Mid-Infrared Transitions in Ag 2 Se Nanocrystals: Potential and Limitations for Hgfree Low Cost Photodetection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junling Qu</w:t>
+                <w:t xml:space="preserve">Exciton-phonon coupling in a CsPbBr 3 single nanocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Marcel Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dylan Amelot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (7), pp.072104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5018413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849301v1</w:t>
+                <w:t xml:space="preserve">hal-01736974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-phonon coupling in a CsPbBr 3 single nanocrystal</w:t>
+                <w:t xml:space="preserve">Fine structure of excitons and electron–hole exchange energy in polymorphic CsPbBr 3 single nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Marcel Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,216 +2672,216 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5018413⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (14), pp.6393 - 6401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR09334A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736974v1</w:t>
+                <w:t xml:space="preserve">hal-01772283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure of excitons and electron–hole exchange energy in polymorphic CsPbBr 3 single nanocrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violette Steinmetz</w:t>
+                <w:t xml:space="preserve">Design of Unipolar Barrier for Nanocrystal Based Short Wave Infrared Photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amardeep Manikrao Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (14), pp.6393 - 6401. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NR09334A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b01032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772283v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-fried-eggs: Structural, optical, and magnetic characterization of physically prepared iron-silver nanoparticles</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (11), pp.6074-6085. </w:t>
@@ -3278,90 +3278,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the restructuring of oxidized silver–indium nanoparticles under a reducing atmosphere by environmental HRTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (36), pp.13563 - 13574. </w:t>
@@ -3572,51 +3572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3827,51 +3827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3927,1047 +3927,1297 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overarching growth manipulation strategies of ultrathin metal films from real-time diagnostics</w:t>
+                <w:t xml:space="preserve">Unravelling the effect of nitrogen on the morphological evolution of thin silver films on weaklyinteracting substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">Kostas Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93rd IUVSTA Workshop, Advances in the characterization of surface engineering structures, coatings, and thin films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Leibnitz, Austria</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500783v1</w:t>
+                <w:t xml:space="preserve">hal-05560595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth manipulation strategies of ultrathin metallic layers aided by in situ and real-time diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Plathinium, Plasma Thin Film International Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498172v1</w:t>
+                <w:t xml:space="preserve">hal-05560523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time tracking of optical and structural properties of Ag-based bimetallic nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Cottancin</w:t>
+                <w:t xml:space="preserve">Overarching growth manipulation strategies of ultrathin metal films from real-time diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Camus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Langlois</w:t>
+                <w:t xml:space="preserve">Michał Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMN 2021, International Meeting on Nanoalloys (virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">93rd IUVSTA Workshop, Advances in the characterization of surface engineering structures, coatings, and thin films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Leibnitz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627891v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental plasmonic spectroscopy of silver-iron nanoparticles: chemical ordering under oxidizing and reducing conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMN 2019, International Meeting on Nanoalloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gênes, Lithuania</w:t>
+              <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174513v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time tracking of optical and structural properties of Ag-based bimetallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cottancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles Ramade J., Langlois C., Pellarin M., Piccolo L., Cottancin E. 15èmes Journées de la Matière Condensée, JMC15 : minicolloque « Surfaces d’alliages : structure et réactivité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IMN 2021, International Meeting on Nanoalloys (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369833v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural characterization of Fe-Ag clusters: monitoring the iron oxidation state through LSPR shifts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental plasmonic spectroscopy of silver-iron nanoparticles: chemical ordering under oxidizing and reducing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cottancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de la Matière Condensée, JMC15, minicolloque « Plasmonique hybride et nanomatériaux opto-fonctionnels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IMN 2019, International Meeting on Nanoalloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gênes, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369846v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ reduction of core-shell Ag@In2O3 nanoparticles observed through environmental electronic microscopy</w:t>
+                <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles Ramade J., Langlois C., Pellarin M., Piccolo L., Cottancin E. 15èmes Journées de la Matière Condensée, JMC15 : minicolloque « Surfaces d’alliages : structure et réactivité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369619v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optical and structural characterization of Fe-Ag clusters: monitoring the iron oxidation state through LSPR shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes Journées de la Matière Condensée, JMC15, minicolloque « Plasmonique hybride et nanomatériaux opto-fonctionnels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ reduction of core-shell Ag@In2O3 nanoparticles observed through environmental electronic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cottancin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plasmonic sensing of the chemical reactivity of bimetallic nanoparticles: a new setup for high-sensitivity optical measurements under controlled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoalliages 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4977,150 +5227,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5130,114 +5380,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie optique et microscopie électronique environnementale de nanoparticules Ag-In et Ag-Fe en présence de gaz réactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université de Lyon, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LYSE1221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01445367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5305,51 +5555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5D72538"/>
+    <w:nsid w:val="F032B6EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5536,51 +5786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ramade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3335-2603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197844219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sarakinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solanki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02955" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Camus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210298" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vale Magalhaes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Rastogi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Greboval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03901B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01695" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201900348" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01542" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebeault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02422" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Noumbe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01305" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09644A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Manikrao Jagtap" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05699" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Marcel Andriambariarijaona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018413" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09334A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-018-2125-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00575" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr07540e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02986a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80299-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07113e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michael Rye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Lebeault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511671m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kami&#324;ski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebeault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01445367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1221" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ramade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3335-2603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197844219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sarakinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solanki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02955" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Camus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210298" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vale Magalhaes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Rastogi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Greboval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03901B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01695" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201900348" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01542" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Noumbe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01305" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebeault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02422" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09644A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05699" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Marcel Andriambariarijaona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018413" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09334A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Manikrao Jagtap" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-018-2125-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00575" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr07540e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02986a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80299-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07113e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michael Rye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Lebeault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511671m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sarakinos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560523v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kami&#324;ski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebeault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174513v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01445367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1221" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>