--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">197844219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">498148704289436932542</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,3777 +194,3777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the effect of nitrogen on the morphological evolution of thin silver films on weakly-interacting substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 649, pp.159209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.159209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided mode resonator coupled with nanocrystal intraband absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gwénaël Mizrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (3), pp.985-993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Material Perspective on HgTe Nanocrystal-based Short Wave Infrared Focal Plane Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (24), pp.10964-10972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Optical Properties of Silver-Indium and Silver-Aluminium Nanoalloys: Stability Against Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Materials for Energy Harvesting, Conversion, Storage, Environmental Engineering and Sustainability, 97, pp.59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2022210298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating structure and detection properties in HgTe nanocrystal films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Soo Chee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Vale Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (10), pp.4145-4151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Gating of Narrow Band-Gap Nanocrystal Arrays with Enhanced Light Matter Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Vale Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.259-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nanoplatelet-based light emitting diode and its use for all-nanocrystal LiFi-like communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prachi Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.0c05264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Resolved Photoemission to Unveil Electronic Coupling Between Absorbing and Transport Layers in a Quantum Dot Based Solar Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Greboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prachi Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic shape of CsPbBr 3 colloidal nanocrystals: from 1D to 2D confinement effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0NR03901B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Pressure on Interband and Intraband Transition of Mercury Chalcogenides Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b01695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport in ITO Nanocrystals with Short- to Long-Wave Infrared Absorption for Heavy Metal-Free Infrared Photodetection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgTe Nanocrystal Inks for Extended Short‐Wave Infrared Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Potential of Colloidal Quantum Dot based Solar Cell for Near-Infrared Active Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.201900348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02134751v1</w:t>
+                <w:t xml:space="preserve">hal-02382848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Colloidal Quantum Dot based Solar Cell for Near-Infrared Active Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">HgTe Nanocrystal Inks for Extended Short‐Wave Infrared Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1900348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201900348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01542⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02382848v1</w:t>
+                <w:t xml:space="preserve">hal-02134751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field effect transistor and photo transistor of narrow band gap nanocrystal arrays using ionic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Noumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (6), pp.3981-3986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Plasmonic Spectroscopy of Silver–Iron Nanoparticles: Chemical Ordering under Oxidizing and Reducing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (25), pp.15693-15706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dimensionality and confinement on the electronic properties of mercury chalcogenide nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8NR09644A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraband Mid-Infrared Transitions in Ag 2 Se Nanocrystals: Potential and Limitations for Hgfree Low Cost Photodetection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Design of Unipolar Barrier for Nanocrystal Based Short Wave Infrared Photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amardeep Manikrao Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dylan Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05699⟩</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b01032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849301v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton-phonon coupling in a CsPbBr 3 single nanocrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Marcel Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112 (7), pp.072104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5018413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine structure of excitons and electron–hole exchange energy in polymorphic CsPbBr 3 single nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Marcel Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (14), pp.6393 - 6401. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR09334A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Unipolar Barrier for Nanocrystal Based Short Wave Infrared Photodiode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amardeep Manikrao Jagtap</w:t>
+                <w:t xml:space="preserve">Intraband Mid-Infrared Transitions in Ag 2 Se Nanocrystals: Potential and Limitations for Hgfree Low Cost Photodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Livache</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b01032⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908221v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-fried-eggs: Structural, optical, and magnetic characterization of physically prepared iron-silver nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Troc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (11), pp.6074-6085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12274-018-2125-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Map for Nanocrystal based Infrared Photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Martinez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fchem.2018.00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact laws between nanoparticles: the elasticity of a nanopowder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.2154-2161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7nr07540e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the restructuring of oxidized silver–indium nanoparticles under a reducing atmosphere by environmental HRTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (36), pp.13563 - 13574. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr02986a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effects of the magnetic anisotropy of fcc cobalt nanoparticles embedded in copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Troc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71 (12), pp.330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80299-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmon resonances tailored by Fano profiles in silver-based core-shell nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.4121-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cp07113e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Transparency in Rounded Nanocube Dimers Induced by Gap Plasmon Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pellarin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Michael Rye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.11266 - 11279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.6b06406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01427607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmon spectroscopy and chemical structure of small bimetallic Cu(1-x)Agx clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (9), pp.5002-5012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp511671m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3953,1271 +3974,1271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the effect of nitrogen on the morphological evolution of thin silver films on weaklyinteracting substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth manipulation strategies of ultrathin metallic layers aided by in situ and real-time diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plathinium, Plasma Thin Film International Union Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overarching growth manipulation strategies of ultrathin metal films from real-time diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93rd IUVSTA Workshop, Advances in the characterization of surface engineering structures, coatings, and thin films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Leibnitz, Austria</w:t>
+              <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500783v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Overarching growth manipulation strategies of ultrathin metal films from real-time diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">93rd IUVSTA Workshop, Advances in the characterization of surface engineering structures, coatings, and thin films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Leibnitz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498172v1</w:t>
+                <w:t xml:space="preserve">hal-05500783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time tracking of optical and structural properties of Ag-based bimetallic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMN 2021, International Meeting on Nanoalloys (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental plasmonic spectroscopy of silver-iron nanoparticles: chemical ordering under oxidizing and reducing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMN 2019, International Meeting on Nanoalloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gênes, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles Ramade J., Langlois C., Pellarin M., Piccolo L., Cottancin E. 15èmes Journées de la Matière Condensée, JMC15 : minicolloque « Surfaces d’alliages : structure et réactivité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural characterization of Fe-Ag clusters: monitoring the iron oxidation state through LSPR shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de la Matière Condensée, JMC15, minicolloque « Plasmonique hybride et nanomatériaux opto-fonctionnels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ reduction of core-shell Ag@In2O3 nanoparticles observed through environmental electronic microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic sensing of the chemical reactivity of bimetallic nanoparticles: a new setup for high-sensitivity optical measurements under controlled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoalliages 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5227,150 +5248,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5380,114 +5401,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie optique et microscopie électronique environnementale de nanoparticules Ag-In et Ag-Fe en présence de gaz réactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université de Lyon, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016LYSE1221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01445367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5555,51 +5576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F032B6EB"/>
+    <w:nsid w:val="2B450BCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5786,51 +5807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ramade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3335-2603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197844219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sarakinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solanki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02955" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Camus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210298" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vale Magalhaes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Rastogi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Greboval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03901B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01695" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201900348" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01542" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Noumbe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01305" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebeault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02422" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09644A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05699" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Marcel Andriambariarijaona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018413" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09334A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Manikrao Jagtap" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-018-2125-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00575" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr07540e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02986a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80299-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07113e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michael Rye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Lebeault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511671m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sarakinos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560523v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kami&#324;ski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebeault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174513v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01445367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1221" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ramade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3335-2603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197844219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/498148704289436932542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sarakinos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solanki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159209" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02955" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Camus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210298" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vale Magalhaes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Rastogi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05264" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Greboval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06751" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03901B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201900348" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Noumbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebeault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09644A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Manikrao Jagtap" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Marcel Andriambariarijaona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09334A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05699" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-018-2125-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00575" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr07540e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02986a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80299-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07113e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michael Rye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06406" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Lebeault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511671m" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560595v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sarakinos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kami&#324;ski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebeault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174513v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369833v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369619v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01445367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1221" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>