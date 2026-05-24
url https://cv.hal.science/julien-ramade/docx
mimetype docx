--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">498148704289436932542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=vM0yafgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,3777 +215,3777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the effect of nitrogen on the morphological evolution of thin silver films on weakly-interacting substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 649, pp.159209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.159209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided mode resonator coupled with nanocrystal intraband absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gwénaël Mizrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (3), pp.985-993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Material Perspective on HgTe Nanocrystal-based Short Wave Infrared Focal Plane Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (24), pp.10964-10972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Optical Properties of Silver-Indium and Silver-Aluminium Nanoalloys: Stability Against Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Materials for Energy Harvesting, Conversion, Storage, Environmental Engineering and Sustainability, 97, pp.59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2022210298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating structure and detection properties in HgTe nanocrystal films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Soo Chee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Vale Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (10), pp.4145-4151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Gating of Narrow Band-Gap Nanocrystal Arrays with Enhanced Light Matter Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Vale Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.259-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nanoplatelet-based light emitting diode and its use for all-nanocrystal LiFi-like communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prachi Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.0c05264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Resolved Photoemission to Unveil Electronic Coupling Between Absorbing and Transport Layers in a Quantum Dot Based Solar Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Greboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prachi Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic shape of CsPbBr 3 colloidal nanocrystals: from 1D to 2D confinement effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0NR03901B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Pressure on Interband and Intraband Transition of Mercury Chalcogenides Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b01695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport in ITO Nanocrystals with Short- to Long-Wave Infrared Absorption for Heavy Metal-Free Infrared Photodetection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Colloidal Quantum Dot based Solar Cell for Near-Infrared Active Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HgTe Nanocrystal Inks for Extended Short‐Wave Infrared Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Martinez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1900348. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201900348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect transistor and photo transistor of narrow band gap nanocrystal arrays using ionic glasses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Environmental Plasmonic Spectroscopy of Silver–Iron Nanoparticles: Chemical Ordering under Oxidizing and Reducing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (25), pp.15693-15706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122049v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Plasmonic Spectroscopy of Silver–Iron Nanoparticles: Chemical Ordering under Oxidizing and Reducing Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+                <w:t xml:space="preserve">Impact of dimensionality and confinement on the electronic properties of mercury chalcogenide nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02422⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR09644A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361740v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dimensionality and confinement on the electronic properties of mercury chalcogenide nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Field effect transistor and photo transistor of narrow band gap nanocrystal arrays using ionic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Noumbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Dufour</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR09644A⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.3981-3986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001779v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Unipolar Barrier for Nanocrystal Based Short Wave Infrared Photodiode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amardeep Manikrao Jagtap</w:t>
+                <w:t xml:space="preserve">Intraband Mid-Infrared Transitions in Ag 2 Se Nanocrystals: Potential and Limitations for Hgfree Low Cost Photodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Livache</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b01032⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908221v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-phonon coupling in a CsPbBr 3 single nanocrystal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Design of Unipolar Barrier for Nanocrystal Based Short Wave Infrared Photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amardeep Manikrao Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5018413⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b01032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736974v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure of excitons and electron–hole exchange energy in polymorphic CsPbBr 3 single nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Exciton-phonon coupling in a CsPbBr 3 single nanocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Marcel Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (7), pp.072104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5018413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NR09334A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01772283v1</w:t>
+                <w:t xml:space="preserve">hal-01736974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraband Mid-Infrared Transitions in Ag 2 Se Nanocrystals: Potential and Limitations for Hgfree Low Cost Photodetection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Fine structure of excitons and electron–hole exchange energy in polymorphic CsPbBr 3 single nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Marcel Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dylan Amelot</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (14), pp.6393 - 6401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR09334A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01849301v1</w:t>
+                <w:t xml:space="preserve">hal-01772283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-fried-eggs: Structural, optical, and magnetic characterization of physically prepared iron-silver nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Troc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (11), pp.6074-6085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12274-018-2125-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Map for Nanocrystal based Infrared Photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Martinez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fchem.2018.00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact laws between nanoparticles: the elasticity of a nanopowder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.2154-2161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7nr07540e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the restructuring of oxidized silver–indium nanoparticles under a reducing atmosphere by environmental HRTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (36), pp.13563 - 13574. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr02986a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effects of the magnetic anisotropy of fcc cobalt nanoparticles embedded in copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Troc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71 (12), pp.330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80299-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmon resonances tailored by Fano profiles in silver-based core-shell nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.4121-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cp07113e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Transparency in Rounded Nanocube Dimers Induced by Gap Plasmon Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pellarin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Michael Rye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.11266 - 11279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.6b06406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01427607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmon spectroscopy and chemical structure of small bimetallic Cu(1-x)Agx clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (9), pp.5002-5012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp511671m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3974,1271 +3995,1271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the effect of nitrogen on the morphological evolution of thin silver films on weaklyinteracting substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth manipulation strategies of ultrathin metallic layers aided by in situ and real-time diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plathinium, Plasma Thin Film International Union Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overarching growth manipulation strategies of ultrathin metal films from real-time diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93rd IUVSTA Workshop, Advances in the characterization of surface engineering structures, coatings, and thin films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Leibnitz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time tracking of optical and structural properties of Ag-based bimetallic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMN 2021, International Meeting on Nanoalloys (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental plasmonic spectroscopy of silver-iron nanoparticles: chemical ordering under oxidizing and reducing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMN 2019, International Meeting on Nanoalloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gênes, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles Ramade J., Langlois C., Pellarin M., Piccolo L., Cottancin E. 15èmes Journées de la Matière Condensée, JMC15 : minicolloque « Surfaces d’alliages : structure et réactivité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural characterization of Fe-Ag clusters: monitoring the iron oxidation state through LSPR shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de la Matière Condensée, JMC15, minicolloque « Plasmonique hybride et nanomatériaux opto-fonctionnels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ reduction of core-shell Ag@In2O3 nanoparticles observed through environmental electronic microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic sensing of the chemical reactivity of bimetallic nanoparticles: a new setup for high-sensitivity optical measurements under controlled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoalliages 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5248,150 +5269,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5401,114 +5422,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie optique et microscopie électronique environnementale de nanoparticules Ag-In et Ag-Fe en présence de gaz réactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université de Lyon, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016LYSE1221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01445367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5576,51 +5597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B450BCC"/>
+    <w:nsid w:val="699A88DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5807,51 +5828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ramade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3335-2603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197844219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/498148704289436932542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sarakinos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solanki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159209" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02955" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Camus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210298" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vale Magalhaes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Rastogi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05264" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Greboval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06751" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03901B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201900348" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Noumbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebeault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09644A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Manikrao Jagtap" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Marcel Andriambariarijaona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09334A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05699" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-018-2125-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00575" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr07540e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02986a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80299-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07113e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michael Rye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06406" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Lebeault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511671m" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560595v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sarakinos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kami&#324;ski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebeault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174513v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369833v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369619v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01445367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1221" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ramade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3335-2603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197844219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/498148704289436932542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vM0yafgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sarakinos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solanki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159209" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02955" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Camus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210298" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vale Magalhaes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Rastogi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05264" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Greboval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06751" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03901B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01695" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01542" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201900348" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebeault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02422" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09644A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Noumbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01305" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05699" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Manikrao Jagtap" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Marcel Andriambariarijaona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018413" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09334A" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-018-2125-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00575" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr07540e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02986a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80299-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290198v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07113e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michael Rye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06406" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Lebeault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511671m" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sarakinos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500783v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kami&#324;ski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebeault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369846v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369453v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01445367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1221" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>