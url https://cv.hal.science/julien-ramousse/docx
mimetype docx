--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -1382,677 +1382,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative sizing of solar-assisted mixed district heating network and local electrical grid integrating demand-side management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+                <w:t xml:space="preserve">Analysis of a falling film H2O/LiBr absorber at local scale based on entropy generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.121517⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.123425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696068v1</w:t>
+                <w:t xml:space="preserve">hal-04620330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a falling film H2O/LiBr absorber at local scale based on entropy generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
+                <w:t xml:space="preserve">Iterative sizing of solar-assisted mixed district heating network and local electrical grid integrating demand-side management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Gronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Fitó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 198, pp.123425. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.121517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.121517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620330v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature level optimization for low-grade thermal networks using the exergy method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Thermoeconomic and Environmental Performance of District Heating via Demand Pooling and Upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Fitó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Adihou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malick Kane</w:t>
+                <w:t xml:space="preserve">Neha Dimri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souyri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012029⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (24), pp.8546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14248546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790816v1</w:t>
+                <w:t xml:space="preserve">hal-03790821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Thermoeconomic and Environmental Performance of District Heating via Demand Pooling and Upscaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neha Dimri</w:t>
+                <w:t xml:space="preserve">Thermoeconomic optimization and performance analysis of solar combined heating and power systems: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dimri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14248546⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244, pp.114478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790821v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoeconomic optimization and performance analysis of solar combined heating and power systems: A comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Competitiveness of renewable energies for heat production in individual housing: A multicriteria assessment in a low-carbon energy market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dimri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Fitó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114478⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 242, pp.110971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.110971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790818v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitiveness of renewable energies for heat production in individual housing: A multicriteria assessment in a low-carbon energy market</w:t>
+                <w:t xml:space="preserve">Temperature level optimization for low-grade thermal networks using the exergy method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dimri</w:t>
+                <w:t xml:space="preserve">Yolaine Adihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaume Fitó</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souyri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 242, pp.110971. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2042, pp.012029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.110971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790814v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy, exergy, economic and exergoeconomic (4E) multicriteria analysis of an industrial waste heat valorization system through district heating</w:t>
               </w:r>
@@ -4332,302 +4332,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the effective thermal conductivity of carbon felts used as PEMFC Gas Diffusion Layers</w:t>
+                <w:t xml:space="preserve">Transient air cooling thermal modeling of a PEM fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. P Adzakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Akremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Agbossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.01.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (1), pp.164 - 176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.12.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790859v1</w:t>
+                <w:t xml:space="preserve">hal-01814412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient air cooling thermal modeling of a PEM fuel cell</w:t>
+                <w:t xml:space="preserve">Estimation of the effective thermal conductivity of carbon felts used as PEMFC Gas Diffusion Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 179 (1), pp.164 - 176. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.12.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814412v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the effective thermal conductivity of carbon felts used as PEMFC Gas Diffusion Layers</w:t>
               </w:r>
@@ -4673,90 +4673,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47 (1), pp.1 - 6. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742190v1</w:t>
+                <w:t xml:space="preserve">hal-03790859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of heat, mass and charge transfer in a PEMFC single cell</w:t>
               </w:r>
@@ -5281,334 +5281,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité des systèmes multi-énergétiques : État de l'art, définition et leviers</w:t>
+                <w:t xml:space="preserve">Analyse topologique des réseaux de chaleur nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Martin</w:t>
+                <w:t xml:space="preserve">Martin Badet--Rialhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osman Junior</w:t>
+                <w:t xml:space="preserve">Aurore Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Ganswindt</w:t>
+                <w:t xml:space="preserve">Laurent Vuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaume Fitó-De-La-Cruz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Nérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française du Thermique</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-073⟩</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329314v1</w:t>
+                <w:t xml:space="preserve">hal-05329300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse topologique des réseaux de chaleur nationaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexibilité des systèmes multi-énergétiques : État de l'art, définition et leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Badet--Rialhe</w:t>
+                <w:t xml:space="preserve">Osman Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Lomet</w:t>
+                <w:t xml:space="preserve">Astrid Ganswindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vuillon</w:t>
+                <w:t xml:space="preserve">Jaume Fitó-De-La-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Nérot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique 2025</w:t>
+              <w:t xml:space="preserve">Société Française du Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329300v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de comparaison des pilotages conventionnel et par apprentissage profond en sous-station de réseaux de chaleur urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,449 +6354,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’efficacité d’un évaporateur à film tombant pour les pompes à chaleur ou le stockage thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
+                <w:t xml:space="preserve">Analyse bio-inspirée de la ville pour l’amélioration de son trouble du métabolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales Recherche Industrie en Thermique TR2I, 3ème éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006013v1</w:t>
+                <w:t xml:space="preserve">hal-05006011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bio-inspirée de la ville pour l’amélioration de son trouble du métabolisme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lesieur</w:t>
+                <w:t xml:space="preserve">Étude de l’efficacité d’un évaporateur à film tombant pour les pompes à chaleur ou le stockage thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales Recherche Industrie en Thermique TR2I, 3ème éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006011v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature level optimization for low-temperature thermal networks using the exergy method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malick Kane</w:t>
+                <w:t xml:space="preserve">Absorption heat pumps in district heating networks: 3 operating modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souyri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">13th IEA Heat Pump Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006019v1</w:t>
+                <w:t xml:space="preserve">hal-04620487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption heat pumps in district heating networks: 3 operating modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+                <w:t xml:space="preserve">Flexible waste heat management and recovery for an electro-intensive industrial process through energy/exergy criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Fitó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEA Heat Pump Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Proceedings of Ecos 2021 - The 34rth International Conference On Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620487v1</w:t>
+                <w:t xml:space="preserve">hal-03290126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Analysis of a Falling Film Evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6825,601 +6842,584 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2021 (International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible waste heat management and recovery for an electro-intensive industrial process through energy/exergy criteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+                <w:t xml:space="preserve">An exergy-based thermal network modeling to determine the optimal temperature level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Adihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souyri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Ecos 2021 - The 34rth International Conference On Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">ECOS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Taormina (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290126v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exergy-based thermal network modeling to determine the optimal temperature level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souyri</w:t>
+                <w:t xml:space="preserve">UPTODATE REVIEW OF COUPLED HEAT AND MASS TRANSFER MODELS AND APPLICATIONS OF THE THERMODYNAMIC OF IRREVERSIBLE PROCESSES IN FALLING FILM ABSORBERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Taormina (Italie), Italy</w:t>
+              <w:t xml:space="preserve">15th international conference on heat transfer, fluid mechanics and thermodynamics (ATE-HEFAT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006044v1</w:t>
+                <w:t xml:space="preserve">hal-04620429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UPTODATE REVIEW OF COUPLED HEAT AND MASS TRANSFER MODELS AND APPLICATIONS OF THE THERMODYNAMIC OF IRREVERSIBLE PROCESSES IN FALLING FILM ABSORBERS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
+                <w:t xml:space="preserve">Effects of the sizing scale on the thermoeconomic and environmental performances of heat production systems for a mixed district in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Fitó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Dimri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference on heat transfer, fluid mechanics and thermodynamics (ATE-HEFAT 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">ECOS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Taormina (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620429v1</w:t>
+                <w:t xml:space="preserve">hal-05006026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the sizing scale on the thermoeconomic and environmental performances of heat production systems for a mixed district in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimised design of the extension of a district heating network considering demand-side management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Gronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Fitó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Neha Dimri</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2021</w:t>
+              <w:t xml:space="preserve">ECOS 2021 - 34th International Conference on Efficency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Taormina (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006026v1</w:t>
+                <w:t xml:space="preserve">hal-05006030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised design of the extension of a district heating network considering demand-side management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+                <w:t xml:space="preserve">Temperature level optimization for low-temperature thermal networks using the exergy method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Adihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souyri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2021 - 34th International Conference on Efficency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Taormina (Italie), Italy</w:t>
+              <w:t xml:space="preserve">CISBAT2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006030v1</w:t>
+                <w:t xml:space="preserve">hal-05006019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of thermodynamic analysis of falling film in absorber</w:t>
               </w:r>
@@ -7608,77 +7608,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retro-active sizing of solar-driven mixed energy grids based on demand-side management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Fitó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Gronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7926,291 +7926,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Feeding Gas Strategies (Co- and Counter-Flow) in a PEM Fuel Cell Through a Pseudo 2D Diphasic Water Model</w:t>
+                <w:t xml:space="preserve">Experimental Validation of a State Model for PEMFC Auxiliaries Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+                <w:t xml:space="preserve">K. Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Agbossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2008 6th International Conference on Fuel Cell Science, Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/FuelCell2008-65168⟩</w:t>
+              <w:t xml:space="preserve">2008 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Edmonton, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/08IAS.2008.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790858v1</w:t>
+                <w:t xml:space="preserve">hal-03790861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of a State Model for PEMFC Auxiliaries Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Feeding Gas Strategies (Co- and Counter-Flow) in a PEM Fuel Cell Through a Pseudo 2D Diphasic Water Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Agbossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Adzakpa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gael Maranzanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Edmonton, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">ASME 2008 6th International Conference on Fuel Cell Science, Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Denver, France. pp.275-282, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/08IAS.2008.131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FuelCell2008-65168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790861v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9429,51 +9429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127316" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112033v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Boccalatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104677" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paolini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnat Mahamoudou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.12.023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09596-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111919" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118814" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.01.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Widl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Cronbach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorkn&#230;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muschick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100913" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Gronier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121517" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123425" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Adihou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Kane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souyri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Dimri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14248546" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dimri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114478" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.110971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2020.100894" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Chardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100666" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112753" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02427564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2019.02.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.339904" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20090666" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.080" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153630" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sgorlon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.02.042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JMC4GK8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Encheva Kircheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Perrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KH7DG9F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyddyon F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-873G353Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.03.139" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baranek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalicieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8XDK5VG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sgorlon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goupil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.08.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M51R6G19-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin David" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.02.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4B47676-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. P Adzakpa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dub&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agbossou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000626" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dube" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hassanaly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2009.2031792" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.03.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC4S7DV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790859v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.01.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG9FH4K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akremi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.12.102" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSD738C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.01.067" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L60M90RM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415099v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapicque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985569" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329314v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Junior" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Ganswindt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;-De-La-Cruz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Badet--Rialhe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lomet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-104" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124379v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Simoncini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158327v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. J. Le Gall" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.400-60" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006019v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006044v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006026v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006030v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006366v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006359v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Aiane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouyaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boudard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Neya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Agbossou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Maranzanna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FuelCell2008-65168" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adzakpa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.131" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-defi-thermique/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264872.ch2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620619v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228881.ch6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-21" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790864v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Jentsch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jae Yu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kallert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04845567v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL098N" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127316" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112033v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Boccalatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104677" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paolini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnat Mahamoudou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.12.023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09596-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111919" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118814" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.01.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Widl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Cronbach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorkn&#230;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muschick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100913" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123425" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Gronier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121517" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Dimri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14248546" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dimri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114478" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.110971" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Adihou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Kane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souyri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2020.100894" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Chardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100666" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112753" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02427564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2019.02.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.339904" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20090666" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.080" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153630" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sgorlon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.02.042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JMC4GK8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Encheva Kircheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Perrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KH7DG9F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyddyon F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-873G353Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.03.139" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baranek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalicieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8XDK5VG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sgorlon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goupil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.08.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M51R6G19-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin David" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.02.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4B47676-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. P Adzakpa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dub&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agbossou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000626" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dube" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hassanaly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2009.2031792" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.03.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC4S7DV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akremi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.12.102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSD738C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.01.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG9FH4K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.01.067" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L60M90RM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415099v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapicque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985569" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Badet--Rialhe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lomet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-104" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Junior" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Ganswindt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;-De-La-Cruz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-073" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124379v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Simoncini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158327v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. J. Le Gall" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.400-60" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006011v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290126v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006044v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620429v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006019v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006366v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006359v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Aiane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouyaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boudard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Neya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790861v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adzakpa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.131" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Agbossou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Maranzanna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FuelCell2008-65168" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-defi-thermique/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264872.ch2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620619v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228881.ch6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-21" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790864v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Jentsch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jae Yu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kallert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04845567v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL098N" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>