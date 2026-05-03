--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1912,1545 +1912,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innocuité des antennes-relais : doute ou présomption ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02222110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bail, centre commercial et liberté d'association : l'emprise intégrale de la Convention européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.n° 1692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Innocuité des antennes-relais : doute ou présomption ?</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confidentialité de l'état de santé neutralisée par le principe de l'égalité des armes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, V, p. 857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert du bail au concubin homosexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11, pp.769</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La confidentialité de l'état de santé neutralisée par le principe de l'égalité des armes</w:t>
+              <w:t xml:space="preserve">, 2010, p. 513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charité discriminatoire : pas de protection européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, p. 65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre public économique foudroyé par l'ordre public européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, V, p. 857</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Transfert du bail au concubin homosexuel</w:t>
+              <w:t xml:space="preserve">, 2010, V, p. 860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admissibilité des preuves déloyales devant l'Autorité de la concurrence : raisonnable et non pas illicite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.n° 1347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enquêteurs de la COB (Autorité des marchés financiers) épargnés par l'article 8 de la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, V, p. 859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocuité des antennes-relais : doute ou présomption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, p. 513</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">L'ordre public économique foudroyé par l'ordre public européen</w:t>
+              <w:t xml:space="preserve">, 2010, p. 769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondes, principe de précaution et Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.23 novembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antenne parabolique : droit du locataire de recevoir des informations de son pays d'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p. 438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuisances affectant la santé et le cadre de vie : l'éventuelle responsabilité de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p. 56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de propriété contre protection de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense du droit d'accès au juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, V, p. 860</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Admissibilité des preuves déloyales devant l'Autorité de la concurrence : raisonnable et non pas illicite</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacro-sainte liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, III, p. 775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense du droit d'accès au juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IV, pp.889</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de la contradiction n'impressionne pas la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, III, pp.784</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitation de la liberté d'expression des syndicats sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.n° 1347</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Innocuité des antennes-relais : doute ou présomption?</w:t>
+              <w:t xml:space="preserve">, 2008, pp.n° 1554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard critique sur les réticences envers le principe de précaution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.n° 2532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le tabagisme des jeunes et droits des fabricants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.n°1789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France condamnée pour la validation législative des heures d'équivalence dans le secteur sanitaire et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.n° 1919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Quichotte à Aix-en-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, p. 769</w:t>
-[...826 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 03, pp.177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02221874v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00535702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Quichotte à Aix-en-Provence : le droit à l'occupation du domaine public, en attendant le droit au logement opposable</w:t>
               </w:r>
@@ -5374,51 +5374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C93742C"/>
+    <w:nsid w:val="0E33EE40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5605,51 +5605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-raynaud87" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4505-9684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059616660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64241674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044572706" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05061105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15817-29836-introduction-aux-droits-fondamentaux-pour-les-l1-notions-et-jurisprudence-cles-9782340102019.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00544165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04979874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01003363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05139417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00636956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00636954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00636955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00611565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00540487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00540488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00539223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00539975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01904096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00545034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00545039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00545030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00544432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00577993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00542355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00803643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-raynaud87" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4505-9684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059616660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64241674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044572706" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05061105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15817-29836-introduction-aux-droits-fondamentaux-pour-les-l1-notions-et-jurisprudence-cles-9782340102019.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00544165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04979874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01003363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05139417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00636956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00636954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00636955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00611565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00540487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00540488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00539223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00539975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01904096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00545034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00545039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00545030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00544432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00577993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00542355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00803643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>