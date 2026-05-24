--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1222,2649 +1222,2649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Port de la croix, dans l’avion mais pas à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour la réhabilitation, sous conditions, de la preuve dite déloyale en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.étude 1044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Port de la croix, dans l’avion mais pas à l’hôpital</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouissance à temps partagé: l'état de santé comme juste motif de retrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit des propriétaires d'augmenter leurs loyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 747</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion et CEDH : la précarité des occupants illégaux opposée au concours de la force publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02222137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la dignité l'emporte... mais à moitié, liberté d'expression oblige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, VI, p. 999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du fonctionnement du marché neutraliserait l'article 6 de la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, VI, p. 1001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion et Convention européenne des droits de l'homme : la précarité des occupants illégaux opposée au concours de la force publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Esso contre Greenpeace: stop ou encore?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, VI, p. 1003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les juges préservent une Europe chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Du droit des propriétaires d'augmenter leurs loyers</w:t>
+              <w:t xml:space="preserve">, 2011, pp.26 juillet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confidentialité de l'état de santé neutralisée par le principe de l'égalité des armes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, V, p. 857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert du bail au concubin homosexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 747</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jouissance à temps partagé: l'état de santé comme juste motif de retrait</w:t>
+              <w:t xml:space="preserve">, 2010, p. 513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocuité des antennes-relais : doute ou présomption ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 541</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Quand la dignité l'emporte... mais à moitié, liberté d'expression oblige</w:t>
+              <w:t xml:space="preserve">, 2010, 11, pp.769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02222110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail, centre commercial et liberté d'association : l'emprise intégrale de la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.n° 1692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charité discriminatoire : pas de protection européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, p. 65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre public économique foudroyé par l'ordre public européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, VI, p. 999</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Expulsion et CEDH : la précarité des occupants illégaux opposée au concours de la force publique</w:t>
+              <w:t xml:space="preserve">, 2010, V, p. 860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admissibilité des preuves déloyales devant l'Autorité de la concurrence : raisonnable et non pas illicite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.n° 1347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enquêteurs de la COB (Autorité des marchés financiers) épargnés par l'article 8 de la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, V, p. 859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocuité des antennes-relais : doute ou présomption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 02, pp.153</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La protection du fonctionnement du marché neutraliserait l'article 6 de la CEDH</w:t>
+              <w:t xml:space="preserve">, 2010, p. 769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antenne parabolique : droit du locataire de recevoir des informations de son pays d'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p. 438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondes, principe de précaution et Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.23 novembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuisances affectant la santé et le cadre de vie : l'éventuelle responsabilité de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p. 56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacro-sainte liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, VI, p. 1001</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Expulsion et Convention européenne des droits de l'homme : la précarité des occupants illégaux opposée au concours de la force publique</w:t>
+              <w:t xml:space="preserve">, 2008, III, p. 775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense du droit d'accès au juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IV, pp.889</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de la contradiction n'impressionne pas la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, III, pp.784</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de propriété contre protection de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, p. 153</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Affaire Esso contre Greenpeace: stop ou encore?</w:t>
+              <w:t xml:space="preserve">, 2008, p. 257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense du droit d'accès au juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, VI, p. 1003</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Innocuité des antennes-relais : doute ou présomption ?</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitation de la liberté d'expression des syndicats sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.n° 1554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard critique sur les réticences envers le principe de précaution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.n° 2532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Quichotte à Aix-en-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11, pp.769</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bail, centre commercial et liberté d'association : l'emprise intégrale de la Convention européenne des droits de l'homme</w:t>
+              <w:t xml:space="preserve">, 2007, 03, pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France condamnée pour la validation législative des heures d'équivalence dans le secteur sanitaire et social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.n° 1692</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La confidentialité de l'état de santé neutralisée par le principe de l'égalité des armes</w:t>
+              <w:t xml:space="preserve">, 2007, pp.n° 1919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le tabagisme des jeunes et droits des fabricants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.n°1789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Quichotte à Aix-en-Provence : le droit à l'occupation du domaine public, en attendant le droit au logement opposable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès aux e-mails d'un salarié suspecté de concurrence déloyale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.n° 2228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de préserver du regard d'autrui l'état intérieur de son habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas confondre porcherie et domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, p. 226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingérence du pouvoir législatif et procès équitable: toujours la loi MURCEF... et maintenant la loi Dutreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, V, p. 857</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Transfert du bail au concubin homosexuel</w:t>
+              <w:t xml:space="preserve">, 2006, II, p. 947</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas confondre « porcherie » et « domicile »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, p. 513</w:t>
-[...1516 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 03, pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02221827v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00565400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétroactivité condamnée dans l'affaire du tableau d'amortissement des prêts immobiliers</w:t>
               </w:r>
@@ -5092,213 +5092,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caravane, domicile et Convention européenne des droits de l'homme, un attelage résistant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de propriété ne laisse aucune chance à la liberté syndicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'information légitime du public dans &amp;quot;l'affaire Bettencourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638310v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-00648218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5374,51 +5374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E33EE40"/>
+    <w:nsid w:val="20D2B64F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5605,51 +5605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-raynaud87" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4505-9684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059616660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64241674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044572706" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05061105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15817-29836-introduction-aux-droits-fondamentaux-pour-les-l1-notions-et-jurisprudence-cles-9782340102019.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00544165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04979874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01003363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05139417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00636956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00636954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00636955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00611565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00540487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00540488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00539223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00539975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01904096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00545034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00545039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00545030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00544432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00577993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00542355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00803643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-raynaud87" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4505-9684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059616660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64241674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044572706" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05061105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15817-29836-introduction-aux-droits-fondamentaux-pour-les-l1-notions-et-jurisprudence-cles-9782340102019.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00544165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04979874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01003363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05139417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00636956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00636954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00636955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00611565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00540487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00540488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00539223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00539975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01904096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00565351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00545034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00545039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00545030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00544432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00577993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00542355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00803643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>