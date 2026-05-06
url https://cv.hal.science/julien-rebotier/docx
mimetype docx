--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -682,178 +682,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04353781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oil offsets in Esmeraldas (Ecuador) When the promotion of development shores up unequal risk situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213 (107939), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Parlement des citoyens. La Convention citoyenne pour le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (1), pp.137-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091475v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04167848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de la gestion des régions côtières à l’heure du réchauffement climatique</w:t>
               </w:r>
@@ -1032,50 +1032,245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03113014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Returning social context to seismic risk knowledge and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.31787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02053559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprennent les bases de données sur les désastres associés aux séismes ? Réflexions géographique et géohistorique sur la ville d'Esmeraldas (Équateur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.113-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.9036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02394875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Esmeraldas, un territoire urbain entre risques et ressources pétrolières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1087,271 +1282,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (280), pp.469-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.10586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908179v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">halshs-02053559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience et prévention des désastres. Retours d’expérience et perspectives de sciences sociales</w:t>
               </w:r>
@@ -1643,741 +1643,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01702344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fabrique des risques urbains. Agir sur les symptômes, comprendre les causes, un éclairage par le cas de Caracas (Venezuela)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Ateliers de dialogue Recherche - Action - Expertise, regards Nord-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Villes et climat : au carrefour de la recherche, de l'action et de la participation, 6, pp.49-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01394152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation en tension n° 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'adaptation en tension (2/2), 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’État et l’informalité en Amérique latine : virage à gauche. Changement de cap ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, L’État en processus d’informalisation, 76, pp.24-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1037064ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01351392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Julien Rebotier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience for the Anthropocene? Shedding light on the forgotten temporalities shaping post-crisis management in the French Sud Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nobert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience: International Policies, Practices and Discourses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (3), pp.145-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21693293.2016.1241479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà le changement climatique, les représentations du changement environnemental : le poids de la tension entre filière et territoire dans les secteurs pastoral et viticole en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.En ligne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.18110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques paysannes, production agricole et lutte contre les ravageurs des cultures à Salcedo dans les Andes équatoriennes : stratégies individuelles ou collectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rebaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rebaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.En ligne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.18240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01449093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gintrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01720204v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01394152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids du contexte dans les études de risques. Réflexions à partir d’une géographie sociale et politique</w:t>
               </w:r>
@@ -2513,303 +2513,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soulèvement populaire au pays de Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01005414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptations aux changement environnementaux et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Adaptation aux changements environnementaux et territoires, 37, pp.5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vulnerabilidad urbana: entre reducción de riesgo y emancipación social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis : Revista Latinoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38, http://polis.revues.org/10309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01064253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et défis des politiques locales d'adaptation au changement climatique en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographicalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63-64, pp.157-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00932937v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01005414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ecología política a una geografía social y política del ambiente</w:t>
               </w:r>
@@ -3091,381 +3091,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques de sécurité et inégalités à Caracas. Nouveaux ressorts d'une logique ancienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/pratiques-de-securite-et-inegalites-a-caracas/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Security practices and inequalities in Caracas. New drivers for an old logic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/article/pratiques-de-securite-et-inegalites-a-caracas/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fábrica de la inseguridad en Caracas. Entre leyenda urbana y necesidad de gestión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempo Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (2), pp.143-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00568216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politicizing fear of crime and insecurity in Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion, Space and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (2), pp.104-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.emospa.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00568211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planificacion, gobernanza y vivienda en la Caracas democràtica. Contextualizar para comparar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos del Cendes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00617687v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimensión territorial del riesgo urbano en Caracas: características y alcances.</w:t>
               </w:r>
@@ -4171,305 +4171,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01489765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La cuestión urbana en la región andina. Miradas sobre la investigación y la formación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Urquieta Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vega Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centro de publicationes PUCE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 291 p., 2016, 978-9978-77-276-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disaster Prevention Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Science ; ISTE Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 240 p., 2016, 978-0-08-101791-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El riesgo y su gestión en Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centro de Publicaciones PUCE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 145 p., 2016, Serie de publicaciones en ciencias geogràfica, 978-9978-77-268-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345705v2</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-01395611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et inégalités</w:t>
               </w:r>
@@ -4758,50 +4758,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aproximaciones al urbanismo climático: respuestas fragmentadas desde las ciudades andinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fernando Carrión Mena; Juan Pablo Pinto-Vaca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reinvención de lo urbano. Las ciudades latinoamericanas en el siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istituto di Studi Politici “S. Pio V”; Facultad Latinoamericana de Ciencias Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-129, 2025, 978-9978-67-700-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05009538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water Management: Tensions, Risks, and Legislation. An Articulating Socio-Environmental Perspective in the Andean Region: Late Nineteenth Century and First Half of the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Luzuriaga Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Baena Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susana Herrera Lima; A. Ricardo Gutiérrez; Sofía Mendoza Bohne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water – Handbook of the Anthropocene in Latin America IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcript Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-210, 2025, 978-3-8376-7014-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04819997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sciences sociales et pluridisciplinarité dans la recherche sur les risques dits &amp;quot;naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4827,268 +5038,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Ripoll; Sébastien Caillault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces critiques - Dimension spatiale des rapports sociaux et champ scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.207-221, 2025, Géographie Sociale, 978-2-7535-9667-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04819992v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">halshs-04819997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadening the scope of industrial risk assessment and management</w:t>
               </w:r>
@@ -5156,77 +5156,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manejo del agua: tensiones, riesgos y legislación. Una mirada socioambiental articuladora en la región andina. Finales del siglo XIX y primera mitad del siglo XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Luzuriaga Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Baena Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susana Herrera Lima; A. Ricardo Gutiérrez; Sofía Mendoza Bohne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Antropoceno como Crisis Múltiples. Perspectivas desde América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transcript Verlag, 2025</w:t>
@@ -5249,385 +5249,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04819999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El cambio climático y el territorio. Un enfoque geográfico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itziar Aguado-Moralejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Itziar Alkorta Idiakez; Yannick Hernandez; Urtzi Etxeberria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mugarteko ingurumena: aldaketa klimatikoa, hezkuntza-testuinguruak eta erronka digital berriak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l’Adour; Ausonius Éditions, pp.27-32, 2024, 978-2-35311-002-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/schola4.9782353110025.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abordando los desafíos del cambio climático en territorios transfronterizos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itziar Aguado Moralejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Itziar Alkorta Idiakez; Yannick Hernandez; Urtzi Etxeberria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mugarteko ingurumena: aldaketa klimatikoa, hezkuntza-testuinguruak eta erronka digital berriakEnvironnements transfrontaliers : changement climatique, contextes éducatifs et nouveaux défis numériquesEntornos transfronterizos: cambio climático, contextos educativos y nuevos retos digitales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 2024, 978-2-35311-002-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Julien Rebotier</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque à l’ère des changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Itziar Alkorta Idiakez; Yannick Hernandez; Urtzi Etxeberria. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violaine Jolivet; Patricia Martin; Sébastien Rioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mugarteko ingurumena: aldaketa klimatikoa, hezkuntza-testuinguruak eta erronka digital berriak</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géographies humaines : l’espace en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-213, 2022, 978-2-7606-4692-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks and the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.207-215, 2022, 9781789450415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119902768.oth⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360027v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-03708290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Risk-Based Approach to Development Planning</w:t>
               </w:r>
@@ -5859,51 +5859,51 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Rebotier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques et l'anthropocène. Regards alternatifs sur l'urgence environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, pp.5 - 27, 2021, Encyclopédie Sciences, Géographie et démographie, 9781789480412</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, pp.5-27, 2021, Encyclopédie Sciences, Géographie et démographie, 9781789480412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03334508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6550,51 +6550,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Metzger; Julien Rebotier; Jérémy Robert; Patricia Urquieta; Pablo Vega Centeno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cuestión urbana en la región andina : miradas sobre la investigación y la formación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontificia Universidad católica del Ecuador, Centro de publicaciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-19, 2016, 978-9978-77-276-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6649,51 +6649,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Metzger; Julien Rebotier; Jérémy Robert; Patricia Urquieta; Pablo Vega Centeno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cuestión urbana en la región andina : miradas sobre la investigación y la formación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontificia Universidad católica del Ecuador, Centro de publicaciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-239, 2016, 978-9978-77-276-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7004,50 +7004,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00873871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les principes alternatifs de participation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Venezuela au-delà du mythe. Chavez, la démocratie, le changement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de L'Atelier, pp.170-183, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00441403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le Venezuela contemporain dans le regard des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7069,73 +7138,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Venezuela au-delà du Mythe. Chavez, la démocratie, le changement social.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de L'Atelier, pp.11-23, 2009, 9782708240544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00441404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venezuela : dix ans de gouvernement Chávez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7151,146 +7220,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine: La nouvelle donne politique et économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française / Institut des Hautes Etudes d'Amérique Latine, pp.39-51, 2009, 9782110076472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00441402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et enjeux contradictoires des politiques publiques de requalification du centre-ville de Recife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centres de villes durables en Amérique latine. Exorciser les précarités?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHEAL, pp.307, 2009, Travaux et mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00373331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimensión territorial de los riesgos urbanos en Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7309,126 +7378,57 @@
               </w:rPr>
               <w:t xml:space="preserve">Recopilación de artículos.</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plataforma Temática de Riesgo Urbano - UNISDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UN-ISDR, pp.160-173, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00411361v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00441403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7509,51 +7509,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00355850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7612,50 +7612,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03860923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explorer notre futur climatique à travers la science-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unight – Nuit Européenne des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAPS UPPA, Nov 2022, Arudy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherche et Coopération Retours d'expérience autour de la gestion des risques en Equateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7664,2622 +7746,2622 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs de l’aide internationale : vers quels savoirs, engagements et compétences ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bordeaux, France. pp.157-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01999448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience et fabrique territoriale des risques. Perspectives croisées à partir de trois programmes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.404-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des territoires souhaitables. Une hypothèse de recherche pour opérationnaliser la résilience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Rencontres Scientifiques Internationales de la Cité des Territoires. Habitable, vivable, désirable. Débats sur la condition territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acompañar los cambios hacia los territorios resilientes. Desafíos territoriales vinculados con los riesgos emergentes y su gestión en el suroeste de Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire international, UPV/EHU (université du Pays-Basque) Bilbao 16-17 avril 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">S. Nobert</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La producción social y espacial de la vulnerabilidad. Enfoque hacia los determinantes inmateriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres Scientifiques Internationales de la Cité des Territoires. Habitable, vivable, désirable. Débats sur la condition territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Seminario de la Escuela de Ciencias Geogràficas sobre Vulnerabilidad - PUCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00973966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El riesgo y su gestión, víctimas de la fragmentación político institucional en Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dimensiones político institucionales de la gestión de riesgo y vulnerabilidad en los países andinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Quito, Ecuador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00973961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfoque de ciencias sociales a los factores inmateriales de la vulnerabilidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plataforma Regional para la Reducciòn de Riesgos de Desastres en las Américas - UNISDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Guayaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enframing the future: Resilience as a way to produce time, duration and scales in the politics of environmental hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00991776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour critique sur les pratiques et l'analyse de l'adaptation à partir de terrains aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salvestroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00839592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorializar las políticas ambientales y de riesgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Encontro da ANPUR - ENANPUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Recife, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00839590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA VULNERABILIDAD URBANA : REDUCCIÓN DE RIESGO Y EMANCIPACIÓN SOCIAL. EJEMPLOS EN VENEZUELA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEISAL 2013: MEMORIA, PRESENTE Y PORVENIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00839582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing informality as an opportunity for the reflexivity of social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflecting on the heuristic potential of informality: A South-North dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00661668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gobernanza del tema de la vivienda en 4 metrópolis de América latina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gobernanza y vivienda en 4 metròpolis de América latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Limeira, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00719897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimensión territorial y política de los riesgos urbanos en América latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invité UFRN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Natal, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00719899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche territoriale des risques. Vers une géographie sociale et politique des risques et de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.401-405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'espace - du milieu et du rapport au milieu - dans l'institution imaginaire de la société vénézuélienne proposée dans le roman Doña Barbara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, langue et textes littéraires : regards croisés sur l'imaginaire géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et territoires : pour une géographie critique et réflexive. Considérations épistémologiques à partir du cas de villes d'Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et Action Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00568205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The politics of risks: justice, discourses and contexts in risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RED SOBRE RIESGOY VULNERABILIDAD: ESTRATEGIAS SOCIALES DE PREVENCIÓN Y ADAPTACIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Mexico - Mérida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00568209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche territoriale des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FONDER LES SCIENCES DU TERRITOIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, PARIS, France. pp.401-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00646312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding urban risks as encompassing socio-ecological phenomena.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICARUS II conference - Climate vulnerability and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une approche territoriale des risques. Vers une géographie sociale et politique des risques et de l'environnement</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politicizing risk assessment on vulnerability conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.401-405</w:t>
+              <w:t xml:space="preserve">Initiative on Climate Adaptation Research and Understanding through the Social Sciences. Climate Vulnerability and Adaptation: Theories and Cases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing the right to the city by politicizing participative urban governance: the case of Caracas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our Common Future Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Hannovre - Essen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00536070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA INFORMALIDAD Y SU CONSTRUCCION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Red continental interdisciplinaria de investigación sobre las redes informales en los espacios metropolitanos (RECIM). ¿Cuáles son las condiciones que hacen que las actividades informales (en materia del espacio y del hábitat, del trabajo y del empleo, del comercio y el intercambio, los servicios, etc.) se conviertan en ilegales y delictivas?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, México, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension territoriale des risques urbains à Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the Humanities and Social Sciences at Concordia University Canadian Association for Latin and Caribbean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00489087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fábrica de la inseguridad en Caracas. Una leyenda urbana entre necesidad de gestión y performatividad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliê de pesquisa. Ilegalismos, cidade e política: perspectivas comparativas quatro metrópoles latino-americanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, São Paulo, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00460324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the specificity of urban risks to the challenges of urban governance in Latin-American cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Megacities: Risk, Vulnerability and Sustainable development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00418156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inseguridad urbana y ciudad del miedo en Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sentimiento de inseguridad y miedo al crimen en América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Brasil. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00373337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la morphologie et de l'idéologie urbaines à Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution de la morphologie et de l'idéologie urbaines à Caracas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Suisse. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00373338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarrollo urbano de Caracas y análisis de riesgo. Una mirada crítica hacia las ciencias socio-ambientales y su función social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desarrollo urbano de Caracas y análisis de riesgo. Una mirada crítica hacia las ciencias socio-ambientales y su función social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Venezuela</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00355854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los territorios de riesgo en Caracas: De la noción al concepto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los territorios de riesgo en Caracas: De la noción al concepto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des territorialités de risque urbain dans la reproduction des inégalités socio spatiales á Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCI: Groupe d'études comparées cultures et inégalités (IHEAL - EHESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre idéel et matériel, les territoires de l'insécurité à Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies de la violence : approche culturelle (UGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour les institutions dans la résilience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire la résilience des territoires (IRD - UCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Valparaiso, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geographical dimension of urban risk in Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographic theory and analysis (UMass)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et enjeux des politiques publiques de requalification du centre-ville de Recife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinvestir le « centre » : Politiques de requalification, transformations urbaines et pratiques citadines dans les quartiers centraux des grandes villes d'Amérique Latine (CNRS / CREDAL - IRD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los riesgos socionaturales y el agua, un enfoque renovado para una gestión social eficiente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agua por la vida (UNEXPO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Ciudad Guayana, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10289,51 +10371,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation locale et appropriation citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jonchères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Prévoir pour agir n° 2, Région Nouvelle-Aquitaine. 2018, pp.397-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01813784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires urbains et enjeux climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10346,278 +10550,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Prévoir pour agir n° 2, Région Nouvelle-Aquitaine. 2018, pp.281-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01813780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Daniel Compagnon</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les changements vers des territoires résilients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delestre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain François</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Prévoir pour agir n° 2, Région Nouvelle-Aquitaine. 2018, pp.397-413</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2017, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01498643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10627,677 +10709,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment définir une stratégie de connaissance plus intégrée sur les risques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systématiser une démarche d'intégration de la recherche sur les risques : Vers une matrice de recherche différente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse sur le statut de la connaissance des événements rares dans le champ scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des conditions qui pèsent sur la connaissance des événements rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Julien Rebotier</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digging into the available information on earthquake related disasters in Esmeraldas. What does it tell us about the connexion between knowledge and DPP?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01760516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les futurs possibles dans le Bassin de Lacq. Quelle place pour la Résilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop Interdisciplinarity / Transdisciplinarity in Disaster Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pigeon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilans de politiques de prévention des désastres liés aux séismes et applications à l’Equateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA INFORMALIDAD Y SU CONSTRUCCION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00719895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11307,137 +11389,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître l'adaptation aux changements climatiques chez les acteurs institutionnels locaux : mise en place d'une méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et Portée de l'Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Pau - Bayonne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11447,409 +11529,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gintrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01297159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rencontre dans la comparaison : outils, approches et concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00470550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture: La gauche au pouvoir en Amérique Latine, La gauche au pouvoir en Amérique Latine, 2007, L'Harmattan, 278p. Contreras Osorio (Coord.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture: Géopolitiques des Amériques, 2006, Nathan, Thébault V., coord., 335p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture: Amérique latine, révolutionnaire, libérale, pragmatique, 2005, CERI – Autrement, 154p. Javier Santiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11996,51 +12078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.rebotier@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Julien_Rebotier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-tlse2.archives-ouvertes.fr/REMAKE-SHS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819995v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2025.29.46713" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Monz&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Olivera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37838/unicen/est.34-161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04167848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107939" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olcina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Barreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-34022020000300211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.9036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19331" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;zo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.719.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037064ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11319" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nobert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Vallette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693293.2016.1241479" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18240" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394152v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01518143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.074.0279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064253v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita L&#243;pez Pel&#225;ez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emospa.2010.12.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/689/9789942098849/esmeraldas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46410" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03621764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-politiques-de-prevention-des-desastres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345705v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puce.edu.ec/portal/content/Centro%20de%20Publicaciones/954?link=oln30.redirect" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Urquieta Crespo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vega Centeno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/libreria/hors-collection/pdf/cuestion-urbana-region-andina.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Lanna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Matta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas de S&#233;chelles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819992v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutospiov.it/2025/03/27/le-sfide-della-citta-globale/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Luzuriaga Jaramillo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baena Carrillo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/978-3-8376-7014-1/water-handbook-of-the-anthropocene-in-latin-america-iv/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77650-2_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguado Moralejo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguado-Moralejo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola4.9782353110025.5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05360027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.oth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03708290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03690588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Sapountzaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Daskalakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99063-3_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05360023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Glantz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61278-8_4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/venezuela/12925?srsltid=AfmBOoqSk_24zlNJ68nG6Ven8C7k-LRdDlEtvqyxk8LRexv-x3mHZb-O" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/libreacces/9782763735078.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delestre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58407" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re d'Arc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373331v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03860923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999448v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nobert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998296v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973966v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973961v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991776v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvestroni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661668v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719897v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719899v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601786v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646312v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489087v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536070v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460315v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418156v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373337v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355851v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289892v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289888v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289893v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289890v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813780v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813784v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498643v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04424971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04424978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04159018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04159021v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760516v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425025v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621659v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425023v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719895v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100826v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Heurtier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470550v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289898v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289901v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.rebotier@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Julien_Rebotier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-tlse2.archives-ouvertes.fr/REMAKE-SHS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819995v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2025.29.46713" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Monz&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Olivera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37838/unicen/est.34-161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04167848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107939" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olcina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Barreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-34022020000300211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.9036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19331" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;zo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.719.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037064ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Vallette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693293.2016.1241479" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18240" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01518143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.074.0279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita L&#243;pez Pel&#225;ez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emospa.2010.12.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/689/9789942098849/esmeraldas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46410" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03621764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-politiques-de-prevention-des-desastres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424942v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Urquieta Crespo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vega Centeno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/libreria/hors-collection/pdf/cuestion-urbana-region-andina.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345705v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puce.edu.ec/portal/content/Centro%20de%20Publicaciones/954?link=oln30.redirect" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Lanna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Matta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas de S&#233;chelles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutospiov.it/2025/03/27/le-sfide-della-citta-globale/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Luzuriaga Jaramillo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baena Carrillo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/978-3-8376-7014-1/water-handbook-of-the-anthropocene-in-latin-america-iv/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77650-2_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguado-Moralejo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola4.9782353110025.5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguado Moralejo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03708290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05360027v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.oth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03690588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Sapountzaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Daskalakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99063-3_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05360023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Glantz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61278-8_4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/venezuela/12925?srsltid=AfmBOoqSk_24zlNJ68nG6Ven8C7k-LRdDlEtvqyxk8LRexv-x3mHZb-O" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/libreacces/9782763735078.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delestre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58407" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re d'Arc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441403v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03860923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05599041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nobert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973966v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973961v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998296v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991776v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvestroni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661668v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719897v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601786v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460317v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460324v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418156v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355854v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289892v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289888v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289893v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813784v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813780v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04424978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04424971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04159021v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04159018v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760516v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425023v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719895v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100826v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Heurtier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470550v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289898v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>