--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -2115,1141 +2115,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gintrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Logiques paysannes, production agricole et lutte contre les ravageurs des cultures à Salcedo dans les Andes équatoriennes : stratégies individuelles ou collectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rebaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rebaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.En ligne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.18240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01449093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids du contexte dans les études de risques. Réflexions à partir d’une géographie sociale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les SHS et les questions environnementales, manières de voir, manières de faire, 96, pp.153-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.3804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de gestion des risques en Équateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2-3 (74-75), pp.279-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.074.0279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulèvement populaire au pays de Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01005414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptations aux changement environnementaux et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Adaptation aux changements environnementaux et territoires, 37, pp.5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnerabilidad urbana: entre reducción de riesgo y emancipación social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polis : Revista Latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, http://polis.revues.org/10309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01064253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et défis des politiques locales d'adaptation au changement climatique en Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographicalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63-64, pp.157-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00932937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la ecología política a una geografía social y política del ambiente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (1), pp.121-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00839576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las paradojas de la resiliencia: miradas cruzadas entre Colombia y Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gintrac</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanita López Peláez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territorios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.127-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche territoriale des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81, pp.77-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnerability conditions and risk representations in Latin-America: Framing the territorializing urban risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.391-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00691121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Security practices and inequalities in Caracas. New drivers for an old logic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/article/pratiques-de-securite-et-inegalites-a-caracas/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...754 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de sécurité et inégalités à Caracas. Nouveaux ressorts d'une logique ancienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/pratiques-de-securite-et-inegalites-a-caracas/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518797v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fábrica de la inseguridad en Caracas. Entre leyenda urbana y necesidad de gestión</w:t>
               </w:r>
@@ -4758,238 +4758,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Water Management: Tensions, Risks, and Legislation. An Articulating Socio-Environmental Perspective in the Andean Region: Late Nineteenth Century and First Half of the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Luzuriaga Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Baena Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susana Herrera Lima; A. Ricardo Gutiérrez; Sofía Mendoza Bohne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water – Handbook of the Anthropocene in Latin America IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcript Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-210, 2025, 978-3-8376-7014-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04819997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aproximaciones al urbanismo climático: respuestas fragmentadas desde las ciudades andinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando Carrión Mena; Juan Pablo Pinto-Vaca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reinvención de lo urbano. Las ciudades latinoamericanas en el siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istituto di Studi Politici “S. Pio V”; Facultad Latinoamericana de Ciencias Sociales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-129, 2025, 978-9978-67-700-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05009538v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">halshs-04819997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences sociales et pluridisciplinarité dans la recherche sur les risques dits &amp;quot;naturels</w:t>
               </w:r>
@@ -5156,77 +5156,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manejo del agua: tensiones, riesgos y legislación. Una mirada socioambiental articuladora en la región andina. Finales del siglo XIX y primera mitad del siglo XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Luzuriaga Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Baena Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susana Herrera Lima; A. Ricardo Gutiérrez; Sofía Mendoza Bohne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Antropoceno como Crisis Múltiples. Perspectivas desde América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transcript Verlag, 2025</w:t>
@@ -5430,334 +5430,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Risk-Based Approach to Development Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Sapountzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Daskalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Risk Reduction for Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.265-311, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99063-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le risque à l’ère des changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Jolivet; Patricia Martin; Sébastien Rioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies humaines : l’espace en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université de Montréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-213, 2022, 978-2-7606-4692-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks and the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.207-215, 2022, 9781789450415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119902768.oth⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360027v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-03690588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Difficult Birth of the Risk Society and the Relegation of Social Sciences</w:t>
               </w:r>
@@ -7168,50 +7168,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00441404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques et enjeux contradictoires des politiques publiques de requalification du centre-ville de Recife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IHEAL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centres de villes durables en Amérique latine. Exorciser les précarités?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEAL, pp.307, 2009, Travaux et mémoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00373331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Venezuela : dix ans de gouvernement Chávez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7220,130 +7293,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine: La nouvelle donne politique et économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française / Institut des Hautes Etudes d'Amérique Latine, pp.39-51, 2009, 9782110076472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00441402v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00373331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimensión territorial de los riesgos urbanos en Caracas</w:t>
               </w:r>
@@ -8622,234 +8622,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00839582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dimensión territorial y política de los riesgos urbanos en América latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invité UFRN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Natal, Brasil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enhancing informality as an opportunity for the reflexivity of social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflecting on the heuristic potential of informality: A South-North dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00661668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gobernanza del tema de la vivienda en 4 metrópolis de América latina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gobernanza y vivienda en 4 metròpolis de América latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Limeira, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00719897v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00719899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche territoriale des risques. Vers une géographie sociale et politique des risques et de l'environnement</w:t>
               </w:r>
@@ -9036,234 +9036,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00568205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Understanding urban risks as encompassing socio-ecological phenomena.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICARUS II conference - Climate vulnerability and adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ann Arbor, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00601771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche territoriale des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FONDER LES SCIENCES DU TERRITOIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, PARIS, France. pp.401-405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The politics of risks: justice, discourses and contexts in risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RED SOBRE RIESGOY VULNERABILIDAD: ESTRATEGIAS SOCIALES DE PREVENCIÓN Y ADAPTACIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Mexico - Mérida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00568209v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00601771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politicizing risk assessment on vulnerability conditions</w:t>
               </w:r>
@@ -11065,50 +11065,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01760516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Workshop Interdisciplinarity / Transdisciplinarity in Disaster Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accompagner les futurs possibles dans le Bassin de Lacq. Quelle place pour la Résilience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11123,132 +11198,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425025v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01621659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans de politiques de prévention des désastres liés aux séismes et applications à l’Equateur</w:t>
               </w:r>
@@ -11543,103 +11543,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gintrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12078,51 +12078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.rebotier@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Julien_Rebotier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-tlse2.archives-ouvertes.fr/REMAKE-SHS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819995v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2025.29.46713" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Monz&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Olivera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37838/unicen/est.34-161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04167848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107939" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olcina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Barreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-34022020000300211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.9036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19331" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;zo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.719.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037064ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Vallette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693293.2016.1241479" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18240" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01518143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.074.0279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita L&#243;pez Pel&#225;ez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emospa.2010.12.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/689/9789942098849/esmeraldas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46410" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03621764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-politiques-de-prevention-des-desastres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424942v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Urquieta Crespo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vega Centeno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/libreria/hors-collection/pdf/cuestion-urbana-region-andina.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345705v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puce.edu.ec/portal/content/Centro%20de%20Publicaciones/954?link=oln30.redirect" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Lanna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Matta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas de S&#233;chelles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutospiov.it/2025/03/27/le-sfide-della-citta-globale/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Luzuriaga Jaramillo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baena Carrillo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/978-3-8376-7014-1/water-handbook-of-the-anthropocene-in-latin-america-iv/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77650-2_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguado-Moralejo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola4.9782353110025.5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguado Moralejo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03708290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05360027v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.oth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03690588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Sapountzaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Daskalakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99063-3_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05360023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Glantz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61278-8_4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/venezuela/12925?srsltid=AfmBOoqSk_24zlNJ68nG6Ven8C7k-LRdDlEtvqyxk8LRexv-x3mHZb-O" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/libreacces/9782763735078.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delestre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58407" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re d'Arc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441403v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03860923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05599041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nobert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973966v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973961v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998296v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991776v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvestroni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661668v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719897v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601786v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460317v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460324v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418156v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355854v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289892v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289888v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289893v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813784v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813780v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04424978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04424971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04159021v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04159018v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760516v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425023v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719895v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100826v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Heurtier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470550v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289898v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.rebotier@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Julien_Rebotier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-tlse2.archives-ouvertes.fr/REMAKE-SHS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819995v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2025.29.46713" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Monz&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Olivera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37838/unicen/est.34-161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04167848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107939" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olcina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Barreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-34022020000300211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.9036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19331" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;zo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.719.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037064ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Vallette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693293.2016.1241479" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01518143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.074.0279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita L&#243;pez Pel&#225;ez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emospa.2010.12.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/689/9789942098849/esmeraldas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46410" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03621764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-politiques-de-prevention-des-desastres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424942v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Urquieta Crespo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vega Centeno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/libreria/hors-collection/pdf/cuestion-urbana-region-andina.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345705v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puce.edu.ec/portal/content/Centro%20de%20Publicaciones/954?link=oln30.redirect" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Lanna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Matta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas de S&#233;chelles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Luzuriaga Jaramillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baena Carrillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/978-3-8376-7014-1/water-handbook-of-the-anthropocene-in-latin-america-iv/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutospiov.it/2025/03/27/le-sfide-della-citta-globale/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77650-2_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguado-Moralejo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola4.9782353110025.5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguado Moralejo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03690588v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Sapountzaki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Daskalakis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99063-3_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03708290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05360027v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.oth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05360023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Glantz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61278-8_4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/venezuela/12925?srsltid=AfmBOoqSk_24zlNJ68nG6Ven8C7k-LRdDlEtvqyxk8LRexv-x3mHZb-O" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/libreacces/9782763735078.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delestre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58407" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re d'Arc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441403v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373331v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03860923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05599041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nobert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973966v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973961v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998296v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991776v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvestroni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719899v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661668v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601786v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568209v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460317v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460324v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418156v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355854v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289892v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289888v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289893v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813784v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813780v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04424978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04424971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04159021v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04159018v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760516v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621659v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425025v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425023v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719895v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100826v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Heurtier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470550v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289898v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>