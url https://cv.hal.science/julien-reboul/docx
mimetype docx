--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1091,278 +1091,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-Coupled Molecular Assembly: Structuring of Coordination Polymers across Multiple Length Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reductive coordination replication of V2O5 sacrificial macrostructures into vanadium-based porous coordination polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirai Kenji</w:t>
+                <w:t xml:space="preserve">Kenji Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhei Furukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reboul Julien</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susumu Kitagawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja507971r⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CE01501K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220953v1</w:t>
+                <w:t xml:space="preserve">hal-01220958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive coordination replication of V2O5 sacrificial macrostructures into vanadium-based porous coordination polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Reboul</w:t>
+                <w:t xml:space="preserve">Diffusion-Coupled Molecular Assembly: Structuring of Coordination Polymers across Multiple Length Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirai Kenji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reboul Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morone Nobuhiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Yoshida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuhei Furukawa</w:t>
+                <w:t xml:space="preserve">Heuser John E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susumu Kitagawa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Furukawa Shuhei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CE01501K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja507971r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220958v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring of metal–organic frameworks at the mesoscopic/macroscopic scale</w:t>
               </w:r>
@@ -1400,51 +1400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Diring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Sumida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susumu Kitagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2892,51 +2892,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22402372"/>
+    <w:nsid w:val="D4B0675E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3123,51 +3123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-reboul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03113238v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. y Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yuan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakatsuka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Saito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00617c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03187428v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Karam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Miglio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Specchia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine El Hassan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ma00984a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sumida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Liang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilich Ibarra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Furukawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilich A. Ibarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Moitra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shotaro Fukumoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakanishi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC02034D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC09694K" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirai Kenji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reboul Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morone Nobuhiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heuser John E." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furukawa Shuhei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507971r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yoshida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Kitagawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01501K" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CS00106K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs35451b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Warnant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layrac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aqil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-5947-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MTHT4SF7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Horike" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tsotsalas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hirai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3359" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nugay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ponsinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05230f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Warnant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Airiau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Labeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-T. Vuong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma8025095" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200802431" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-872106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgut Nugay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-reboul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03113238v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. y Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yuan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakatsuka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Saito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00617c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03187428v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Karam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Miglio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Specchia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine El Hassan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ma00984a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sumida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Liang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilich Ibarra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Furukawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilich A. Ibarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Moitra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shotaro Fukumoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakanishi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC02034D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC09694K" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yoshida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Kitagawa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01501K" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirai Kenji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reboul Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morone Nobuhiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heuser John E." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furukawa Shuhei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507971r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CS00106K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs35451b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Warnant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layrac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aqil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-5947-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MTHT4SF7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Horike" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tsotsalas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hirai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3359" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nugay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ponsinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05230f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Warnant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Airiau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Labeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-T. Vuong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma8025095" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200802431" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-872106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgut Nugay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>