--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2892,51 +2892,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4B0675E"/>
+    <w:nsid w:val="B47B8ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>