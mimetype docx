--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -823,295 +823,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic superstructures of flexible porous coordination polymers synthesized via coordination replication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanically stable, hierarchically porous Cu3(btc)2 (HKUST-1) monoliths via direct conversion of copper(II) hydroxide-based monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmalya Moitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shotaro Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Sumida</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shotaro Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuki Nakanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5SC02034D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CC09694K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233881v1</w:t>
+                <w:t xml:space="preserve">hal-01223186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically stable, hierarchically porous Cu3(btc)2 (HKUST-1) monoliths via direct conversion of copper(II) hydroxide-based monoliths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscopic superstructures of flexible porous coordination polymers synthesized via coordination replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Sumida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirmalya Moitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotaro Fukumoto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenji Sumida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuki Nakanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CC09694K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5SC02034D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223186v1</w:t>
+                <w:t xml:space="preserve">hal-01233881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive coordination replication of V2O5 sacrificial macrostructures into vanadium-based porous coordination polymers</w:t>
               </w:r>
@@ -2892,51 +2892,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B47B8ED8"/>
+    <w:nsid w:val="06C7FB0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3123,51 +3123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-reboul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03113238v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. y Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yuan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakatsuka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Saito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00617c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03187428v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Karam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Miglio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Specchia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine El Hassan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ma00984a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sumida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Liang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilich Ibarra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Furukawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilich A. Ibarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Moitra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shotaro Fukumoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakanishi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC02034D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC09694K" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yoshida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Kitagawa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01501K" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirai Kenji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reboul Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morone Nobuhiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heuser John E." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furukawa Shuhei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507971r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CS00106K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs35451b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Warnant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layrac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aqil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-5947-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MTHT4SF7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Horike" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tsotsalas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hirai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3359" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nugay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ponsinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05230f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Warnant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Airiau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Labeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-T. Vuong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma8025095" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200802431" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-872106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgut Nugay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-reboul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03113238v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. y Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yuan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakatsuka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Saito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00617c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03187428v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Karam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Miglio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Specchia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine El Hassan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ma00984a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sumida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Liang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilich Ibarra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Furukawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilich A. Ibarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Moitra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shotaro Fukumoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakanishi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC09694K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC02034D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yoshida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Kitagawa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01501K" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirai Kenji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reboul Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morone Nobuhiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heuser John E." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furukawa Shuhei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507971r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CS00106K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs35451b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Warnant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layrac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aqil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-5947-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MTHT4SF7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Horike" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tsotsalas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hirai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3359" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nugay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ponsinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05230f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Warnant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Airiau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Labeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-T. Vuong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma8025095" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200802431" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-872106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgut Nugay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>