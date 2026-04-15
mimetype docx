--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -100,2121 +100,2121 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest weave pattern in weaverbirds: a sexual signal selected through sensory drive?</w:t>
+                <w:t xml:space="preserve">Checklist, key and latitudinal distribution of the eastern Atlantic marine gobies along the European coast (Actinopterygii: Gobiidae and Oxudercidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Harscouet-Commecy</w:t>
+                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Penacchio</w:t>
+                <w:t xml:space="preserve">Rudolf Svensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Dieter Oschadleus</w:t>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Colençon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Patzner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf252⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5609 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5609.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433014v1</w:t>
+                <w:t xml:space="preserve">hal-05350501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the biological basis of beauty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the equivalency of human 'predators' and deep neural networks in the detection of cryptic moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamra C Mendelson</w:t>
+                <w:t xml:space="preserve">Lis Behrendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien P Renoult</w:t>
+                <w:t xml:space="preserve">Lyn Dressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil G Rosenthal</w:t>
+                <w:t xml:space="preserve">Adelina Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M Shuker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100 (4), pp.1578-1593. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (2), pp.214-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.70014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voae146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343313v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checklist, key and latitudinal distribution of the eastern Atlantic marine gobies along the European coast (Actinopterygii: Gobiidae and Oxudercidae)</w:t>
+                <w:t xml:space="preserve">On the biological basis of beauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
+                <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolf Svensen</w:t>
+                <w:t xml:space="preserve">Julien P Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renoult</w:t>
+                <w:t xml:space="preserve">Gil G Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Patzner</w:t>
+                <w:t xml:space="preserve">David M Shuker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5609 (1), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (4), pp.1578-1593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5609.1.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350501v1</w:t>
+                <w:t xml:space="preserve">hal-05343313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the equivalency of human 'predators' and deep neural networks in the detection of cryptic moths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision transformers for age prediction from facial images in a wild primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Arias</w:t>
+                <w:t xml:space="preserve">Romain Karpinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lis Behrendt</w:t>
+                <w:t xml:space="preserve">Loïc Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyn Dressler</w:t>
+                <w:t xml:space="preserve">Mélodie Kreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelina Raka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Richard Mbadoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jeb/voae146⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (12), pp.2858-2872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.70187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785814v1</w:t>
+                <w:t xml:space="preserve">hal-05346675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision transformers for age prediction from facial images in a wild primate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien P Renoult</w:t>
+                <w:t xml:space="preserve">Generation and editing of Mandrill Faces: application to sex editing and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M. Dibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Karpinski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.70187⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3744249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346675v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and editing of Mandrill Faces: application to sex editing and assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning approach to detect and visualize sexual dimorphism in monomorphic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André C. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana R. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas M. Dibot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Renoult</w:t>
+                <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Puech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Tieo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (8), pp.229. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 225, pp.123223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3744249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783239v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning approach to detect and visualize sexual dimorphism in monomorphic species</w:t>
+                <w:t xml:space="preserve">Nest weave pattern in weaverbirds: a sexual signal selected through sensory drive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas J. Silva</w:t>
+                <w:t xml:space="preserve">Erwan Harscouet-Commecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André C. Ferreira</w:t>
+                <w:t xml:space="preserve">Olivier Penacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana R. Silva</w:t>
+                <w:t xml:space="preserve">Hans-Dieter Oschadleus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Perret</w:t>
+                <w:t xml:space="preserve">Pierre Colençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Tieo</w:t>
+                <w:t xml:space="preserve">Matthieu Pelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 225, pp.123223. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288535v1</w:t>
+                <w:t xml:space="preserve">hal-05433014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis reveals assortative mate preferences in darters independent of sympatry and sex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tamra C Mendelson</w:t>
+                <w:t xml:space="preserve">New records of introduced species in the Mediterranean (August 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11498⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp.453-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.34474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276939v2</w:t>
+                <w:t xml:space="preserve">hal-04862910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New records of introduced species in the Mediterranean (August 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New records of rarely reported species in the Mediterranean Sea (March 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markos Digenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Akyol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Biel-Cabanelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Öznur Yazilan Çamlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (2), pp.453-479. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.34474⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.84-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.37214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862910v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New records of rarely reported species in the Mediterranean Sea (March 2024)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marina Biel-Cabanelas</w:t>
+                <w:t xml:space="preserve">New records of the recently described Pomatoschistus nanus Engin &amp; Seyhan, 2017 (Teleostei: Gobiidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Öznur Yazilan Çamlik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radek Šanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasna Vukić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark-Anthony Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.37214⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (2), pp.173-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2023-044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959121v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New records of the recently described Pomatoschistus nanus Engin &amp; Seyhan, 2017 (Teleostei: Gobiidae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Renoult</w:t>
+                <w:t xml:space="preserve">Comparing activation typicality and sparsity in a deep CNN to predict facial beauty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Tieo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark-Anthony Falzon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melvin Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M. Dibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamra C. Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2023-044⟩</w:t>
+              <w:t xml:space="preserve">Computational Brain &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.249-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42113-024-00231-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862886v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing activation typicality and sparsity in a deep CNN to predict facial beauty</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using neural style transfer to study the evolution of animal signal design: a case study in an ornamented fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yseult Héjja-Brichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kara Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tamra C. Mendelson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Brain &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42113-024-00231-7⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.102881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783261v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using neural style transfer to study the evolution of animal signal design: a case study in an ornamented fish</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Testing of the Taxonomic Diagnosis of Zebrus pallaoroi Kovačić, Šanda &amp; Vukić, 2021 (Actinopteri: Gobiiformes: Gobiidae), on a Large Sample from the Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bérenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamra C. Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102881⟩</w:t>
+              <w:t xml:space="preserve">Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (12), pp.511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fishes9120511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994710v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing of the Taxonomic Diagnosis of Zebrus pallaoroi Kovačić, Šanda &amp; Vukić, 2021 (Actinopteri: Gobiiformes: Gobiidae), on a Large Sample from the Western Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis reveals assortative mate preferences in darters independent of sympatry and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseult Héjja-Brichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Renoult</w:t>
+                <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fishes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (12), pp.511. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.e11498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fishes9120511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862896v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276939v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for studying drawing behavior: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparsity in an artificial neural network predicts beauty: towards a model of processing-based aesthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M. Dibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Tieo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamra C. Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">Julien P. Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.992541⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (12), pp.e1011703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208308v1</w:t>
+                <w:t xml:space="preserve">hal-04660672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mandrillus Face Database: a portrait image database for individual and sex recognition, and age prediction in a non-human primate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Tieo</w:t>
+                <w:t xml:space="preserve">Deep learning for studying drawing behavior: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Ximena Restrepo-Ortiz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.108939⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.992541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.992541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04081696v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity in an artificial neural network predicts beauty: towards a model of processing-based aesthetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The Mandrillus Face Database: a portrait image database for individual and sex recognition, and age prediction in a non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tieo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Puech</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Restrepo-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Roura-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien P. Renoult</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (12), pp.e1011703. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.108939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.108939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04660672v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poissons cryptobenthiques de la baie d’Agay (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,64 +2295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Delimitation of Geographic Distributions of Gobius bucchichi and Gobius incognitus (Teleostei: Gobiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,51 +2429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and sexual consequences of facial femininity in a non-human primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tieo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Dezeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2557,2319 +2557,2319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using deep neural networks to model similarity between visual patterns: Application to fish sexual signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identification of enigmatic Mediterranean fish Gobius ater Bellotti, 1888 (Teleostei: Gobiidae) based on morphology from underwater photographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamra Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2021.101486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (5), pp.1381-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862786v1</w:t>
+                <w:t xml:space="preserve">hal-04862790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aesthetic value of reef fishes is globally mismatched to their conservation priorities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001640⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (20), pp.2761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695941v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of enigmatic Mediterranean fish Gobius ater Bellotti, 1888 (Teleostei: Gobiidae) based on morphology from underwater photographs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The aesthetic value of reef fishes is globally mismatched to their conservation priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric de Almeida Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15196⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.e3001640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862790v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Renoult</w:t>
+                <w:t xml:space="preserve">Mandrill mothers associate with infants who look like their own offspring using phenotype matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Poirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Roura-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaki Shimada</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Amblard-Rambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e79417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.79417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831441v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandrill mothers associate with infants who look like their own offspring using phenotype matching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Berta Roura-Torres</w:t>
+                <w:t xml:space="preserve">Identification of Mediterranean marine gobies (Actinopterygii: Gobiidae) of the continental shelf from photographs of in situ individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Svensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Amblard-Rambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Willaume</w:t>
+                <w:t xml:space="preserve">Sergey Bogorodsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.79417⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5144 (1), pp.1-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5144.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858911v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Mediterranean marine gobies (Actinopterygii: Gobiidae) of the continental shelf from photographs of in situ individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Frontiers in Fishwatching Series: Gobies of the North-eastern Atlantic and the Mediterranean: Gobius and Thorogobius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la Fondation Biotope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.1-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862788v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers in Fishwatching Series: Gobies of the North-eastern Atlantic and the Mediterranean: Gobius and Thorogobius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Check-list of Odonata from French Guiana with notes on their distribution, ecology, and new state records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Fondation Biotope</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ODONATOLOGICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60024/odon.v51i3-4.a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855192v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Check-list of Odonata from French Guiana with notes on their distribution, ecology, and new state records</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using deep neural networks to model similarity between visual patterns: Application to fish sexual signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mézière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Samuel Hulse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Uriot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tamra Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODONATOLOGICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (3-4), </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.101486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60024/odon.v51i3-4.a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2021.101486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862798v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ichthyological records for 2019</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New records of rare species in the Mediterranean Sea (March 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bariche</w:t>
+                <w:t xml:space="preserve">Andreu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Beau</w:t>
+                <w:t xml:space="preserve">Ricardo Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Akyol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Berenger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Beucher</w:t>
+                <w:t xml:space="preserve">Cenkmen Ramazan Begburs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2021-453-001⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.199-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.25295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475120v1</w:t>
+                <w:t xml:space="preserve">hal-03238720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New records of rare species in the Mediterranean Sea (March 2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French ichthyological records for 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bariche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Santin</w:t>
+                <w:t xml:space="preserve">Florent Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Aguilar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Okan Akyol</w:t>
+                <w:t xml:space="preserve">Lucas Berenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenkmen Ramazan Begburs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Benoit</w:t>
+                <w:t xml:space="preserve">Renaud Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.199-217. </w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.169-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12681/mms.25295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2021-453-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03238720v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual signaling pattern correlates with habitat pattern in visually ornamented fishes</w:t>
+                <w:t xml:space="preserve">Same father, same face: Deep learning reveals selection for signaling kinship in a wild primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel V Hulse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meric de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16389-0⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (22), pp.eaba3274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba3274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021793v1</w:t>
+                <w:t xml:space="preserve">hal-02998449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning‐based methods for individual recognition in small birds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Examining the link between relaxed predation and bird coloration on islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.13436⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03021776v2</w:t>
+                <w:t xml:space="preserve">hal-03021821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the link between relaxed predation and bird coloration on islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Renoult</w:t>
+                <w:t xml:space="preserve">French ichthyological records for 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (4), pp.285-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2020-444-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03021821v1</w:t>
+                <w:t xml:space="preserve">hal-03172125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ichthyological records for 2018</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for Mimicry in a Snake Assemblage Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Solan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196 (1), pp.74-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/708763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/cybium/2020-444-001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03172125v1</w:t>
+                <w:t xml:space="preserve">hal-03021754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same father, same face: Deep learning reveals selection for signaling kinship in a wild primate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Laubi</w:t>
+                <w:t xml:space="preserve">Plumage colouration in gulls responds to their non-breeding climatic niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Guerra Carande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba3274⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (10), pp.1704-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998449v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for Mimicry in a Snake Assemblage Using Deep Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Floral trait differentiation in Anacamptis coriophora: Phenotypic selection on scents, but not on colour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Joffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Le Roncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/708763⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (8), pp.1028-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021754v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plumage colouration in gulls responds to their non-breeding climatic niche</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Deep learning‐based methods for individual recognition in small birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André C. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana R Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Renna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanja B Brandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13142⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (9), pp.1072-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.13436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021704v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral trait differentiation in Anacamptis coriophora: Phenotypic selection on scents, but not on colour</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sexual signaling pattern correlates with habitat pattern in visually ornamented fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel V Hulse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamra C Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (8), pp.1028-1038. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16389-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021832v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing theory-driven and data-driven attractiveness models using images of real women’s faces</w:t>
               </w:r>
@@ -4989,51 +4989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue of The Aesthetic Animal by Høgh-Olesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Studies in Imaginative Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (2), pp.105-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5067,64 +5067,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing bias: extending sensory drive to include efficacy and efficiency in information processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1900), pp.20190165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5158,51 +5158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chumming on multi-day sailing trip in Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5283,51 +5283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauty is in the efficient coding of the beholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5387,77 +5387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New reptile records from Morocco and Western Sahara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herpetology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.583-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5899,51 +5899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of the Multicoloured Face of Mandrills: Insights from the Perceptual Space of Colour Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Martin Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6016,51 +6016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyto-nuclear discordance in the phylogeny of Ficus section Galoglychia and host shifts in plant-pollinator associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6361,51 +6361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Andreatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6503,51 +6503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth M. Bybee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Futahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P. Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Sharkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,77 +6628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social data collection and analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Salguero-Gomez; Marlène Gamelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demographic methods across the tree of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.53-76, 2021, 978-0-19-883860-9. </w:t>
@@ -6768,77 +6768,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual signals of fish species mimic the spatial statistics of their habitat: evidence for processing bias in animal signal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel V Hulse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6856,90 +6856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using generative artificial intelligence to test hypotheses about animal signal evolution: A case study in an ornamented fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseult Héjja-Brichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6957,51 +6957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evidence for sexual selection on nest weave pattern in weaverbirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Harscouet-Commecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Covas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7009,51 +7009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dieter Oschadleus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colencon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7114,64 +7114,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innes C Cuthill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7189,77 +7189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual signals of fish species mimic the spatial statistics of their habitat: evidence for processing bias in animal signal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel V Hulse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -7281,77 +7281,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Perception of Colour Patterns in Vertebrates with HMAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Guyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Percher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,51 +7431,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des Signaux de Communication Visuelle : une Approche Interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7662,51 +7662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Harscouet-Commecy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penacchio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Oschadleus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colen&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pelte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C Mendelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Renoult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil G Rosenthal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Shuker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Svensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Patzner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5609.1.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Behrendt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Dressler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Raka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauvadet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kreyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mbadoumou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70187" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Dibot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tieo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276939v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult H&#233;jja-Brichard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11498" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.34474" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Digenis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Akyol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel-Cabanelas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;znur Yazilan &#199;amlik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.37214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;anda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Vuki&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Anthony Falzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Bardin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bertin-Johannet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C. Mendelson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42113-024-00231-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Million" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102881" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;renger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9120511" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.992541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Roura-Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hart&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108939" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Renoult" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011703" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rufray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Bris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bilecenoglu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiralongo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030516" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cryer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hulse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra Mendelson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101486" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03695941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langlois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baletaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001640" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862790v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15196" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Poirotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amblard-Rambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Willaume" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79417" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bogorodsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5144.1.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Minot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Uriot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60024/odon.v51i3-4.a1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Santin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aguilar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenkmen Ramazan Begburs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.25295" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Hulse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16389-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021776v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Renna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanja B Brandl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13436" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bliard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hart&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meric de Bellefon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba3274" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Solan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/708763" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guerra Carande" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13142" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13657" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Holzleitner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Lee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hahn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kandrick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bovet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000685" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26613/esic.3.2.149" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0165" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delattre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932241v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cherel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renoult" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05302.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HJT2MMB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Widdig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sall&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12026" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6442B31F009129C488FEA7D20B3634C121236F0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin Schaefer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029117" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665591v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinderella Grout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-248" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02925125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Demarchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021950v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76054-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Bybee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Futahashi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sharkey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192898623.003.0003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276927v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276946v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieter Oschadleus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colencon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276906v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult Hejja Brichard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innes C Cuthill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378461v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Guyl" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Percher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04906185v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Svensen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Patzner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5609.1.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785814v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Behrendt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Dressler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Raka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343313v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C Mendelson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Renoult" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil G Rosenthal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Shuker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauvadet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kreyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mbadoumou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Dibot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744249" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tieo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Harscouet-Commecy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penacchio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Oschadleus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colen&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pelte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf252" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.34474" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Digenis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Akyol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel-Cabanelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;znur Yazilan &#199;amlik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.37214" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;anda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Vuki&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Anthony Falzon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Bardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bertin-Johannet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C. Mendelson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42113-024-00231-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult H&#233;jja-Brichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Million" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102881" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;renger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9120511" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276939v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Renoult" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011703" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.992541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Roura-Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hart&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108939" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rufray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Bris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bilecenoglu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiralongo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030516" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cryer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15196" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03695941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baletaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001640" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Poirotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amblard-Rambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Willaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79417" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bogorodsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5144.1.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Minot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Uriot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60024/odon.v51i3-4.a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hulse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra Mendelson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101486" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Santin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aguilar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenkmen Ramazan Begburs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.25295" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998449v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hart&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meric de Bellefon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba3274" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bliard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172125v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Solan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/708763" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guerra Carande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13142" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13657" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021776v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Renna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanja B Brandl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13436" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021793v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Hulse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16389-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Holzleitner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Lee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hahn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kandrick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bovet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000685" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26613/esic.3.2.149" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0165" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delattre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932241v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cherel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renoult" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05302.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HJT2MMB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Widdig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sall&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12026" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6442B31F009129C488FEA7D20B3634C121236F0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin Schaefer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029117" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665591v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinderella Grout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-248" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02925125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Demarchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021950v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76054-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Bybee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Futahashi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sharkey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192898623.003.0003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276927v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276946v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieter Oschadleus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colencon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276906v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult Hejja Brichard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innes C Cuthill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378461v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Guyl" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Percher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04906185v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>