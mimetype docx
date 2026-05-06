--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -100,633 +100,633 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checklist, key and latitudinal distribution of the eastern Atlantic marine gobies along the European coast (Actinopterygii: Gobiidae and Oxudercidae)</w:t>
+                <w:t xml:space="preserve">On the biological basis of beauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
+                <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolf Svensen</w:t>
+                <w:t xml:space="preserve">Julien P Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renoult</w:t>
+                <w:t xml:space="preserve">Gil G Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Patzner</w:t>
+                <w:t xml:space="preserve">David M Shuker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5609 (1), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (4), pp.1578-1593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5609.1.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350501v1</w:t>
+                <w:t xml:space="preserve">hal-05343313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the equivalency of human 'predators' and deep neural networks in the detection of cryptic moths</w:t>
+                <w:t xml:space="preserve">Generation and editing of Mandrill Faces: application to sex editing and assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Arias</w:t>
+                <w:t xml:space="preserve">Nicolas M. Dibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lis Behrendt</w:t>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyn Dressler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jeb/voae146⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3744249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785814v1</w:t>
+                <w:t xml:space="preserve">hal-04783239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the biological basis of beauty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision transformers for age prediction from facial images in a wild primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karpinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamra C Mendelson</w:t>
+                <w:t xml:space="preserve">Mélodie Kreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien P Renoult</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Mbadoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.70014⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (12), pp.2858-2872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.70187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343313v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision transformers for age prediction from facial images in a wild primate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien P Renoult</w:t>
+                <w:t xml:space="preserve">Checklist, key and latitudinal distribution of the eastern Atlantic marine gobies along the European coast (Actinopterygii: Gobiidae and Oxudercidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Svensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Karpinski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Patzner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.70187⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5609 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5609.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346675v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and editing of Mandrill Faces: application to sex editing and assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the equivalency of human 'predators' and deep neural networks in the detection of cryptic moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lis Behrendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn Dressler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas M. Dibot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Renoult</w:t>
+                <w:t xml:space="preserve">Adelina Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Puech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (8), pp.229. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (2), pp.214-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3744249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voae146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783239v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning approach to detect and visualize sexual dimorphism in monomorphic species</w:t>
               </w:r>
@@ -923,51 +923,51 @@
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.600-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/evolut/qpaf252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New records of introduced species in the Mediterranean (August 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (2), pp.453-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1192,90 +1192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New records of the recently described Pomatoschistus nanus Engin &amp; Seyhan, 2017 (Teleostei: Gobiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radek Šanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasna Vukić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark-Anthony Falzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1348,51 +1348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tieo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melvin Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas M. Dibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1482,51 +1482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseult Héjja-Brichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C. Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1573,77 +1573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of the Taxonomic Diagnosis of Zebrus pallaoroi Kovačić, Šanda &amp; Vukić, 2021 (Actinopteri: Gobiiformes: Gobiidae), on a Large Sample from the Western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (12), pp.511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1690,64 +1690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis reveals assortative mate preferences in darters independent of sympatry and sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseult Héjja-Brichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (10), pp.e11498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1781,90 +1781,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity in an artificial neural network predicts beauty: towards a model of processing-based aesthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas M. Dibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tieo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C. Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P. Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2071,51 +2071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Restrepo-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berta Roura-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poissons cryptobenthiques de la baie d’Agay (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,64 +2295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Delimitation of Geographic Distributions of Gobius bucchichi and Gobius incognitus (Teleostei: Gobiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2563,77 +2563,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of enigmatic Mediterranean fish Gobius ater Bellotti, 1888 (Teleostei: Gobiidae) based on morphology from underwater photographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 101 (5), pp.1381-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2693,51 +2693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Shimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,90 +3065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Mediterranean marine gobies (Actinopterygii: Gobiidae) of the continental shelf from photographs of in situ individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Svensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Bogorodsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3199,77 +3199,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers in Fishwatching Series: Gobies of the North-eastern Atlantic and the Mediterranean: Gobius and Thorogobius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3346,51 +3346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3454,51 +3454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using deep neural networks to model similarity between visual patterns: Application to fish sexual signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hulse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3811,693 +3811,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same father, same face: Deep learning reveals selection for signaling kinship in a wild primate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French ichthyological records for 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
+                <w:t xml:space="preserve">P. Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Harté</w:t>
+                <w:t xml:space="preserve">P. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poirotte</w:t>
+                <w:t xml:space="preserve">S. Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Meric de Bellefon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Laubi</w:t>
+                <w:t xml:space="preserve">M. Camusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba3274⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (4), pp.285-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2020-444-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998449v1</w:t>
+                <w:t xml:space="preserve">hal-03172125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the link between relaxed predation and bird coloration on islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bliard</w:t>
+                <w:t xml:space="preserve">Matthieu Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Paquet</w:t>
+                <w:t xml:space="preserve">Aloïs Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloïs Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ichthyological records for 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+                <w:t xml:space="preserve">Plumage colouration in gulls responds to their non-breeding climatic niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Guerra Carande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bergot</w:t>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Breton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Camusat</w:t>
+                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2020-444-001⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (10), pp.1704-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172125v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for Mimicry in a Snake Assemblage Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Solan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas de Solan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Renoult</w:t>
+                <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 196 (1), pp.74-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/708763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plumage colouration in gulls responds to their non-breeding climatic niche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Dufour</w:t>
+                <w:t xml:space="preserve">Same father, same face: Deep learning reveals selection for signaling kinship in a wild primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Guerra Carande</w:t>
+                <w:t xml:space="preserve">C. Poirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Renoult</w:t>
+                <w:t xml:space="preserve">J. Meric de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
+                <w:t xml:space="preserve">B. Laubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (10), pp.1704-1715. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (22), pp.eaba3274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba3274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021704v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral trait differentiation in Anacamptis coriophora: Phenotypic selection on scents, but not on colour</w:t>
               </w:r>
@@ -4522,51 +4522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Le Roncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4669,51 +4669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Renna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanja B Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (9), pp.1072-1085. </w:t>
@@ -4764,64 +4764,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual signaling pattern correlates with habitat pattern in visually ornamented fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel V Hulse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.2561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4849,269 +4849,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing theory-driven and data-driven attractiveness models using images of real women’s faces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue of The Aesthetic Animal by Høgh-Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xhp0000685⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Studies in Imaginative Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.105-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26613/esic.3.2.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378430v1</w:t>
+                <w:t xml:space="preserve">hal-02378572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue of The Aesthetic Animal by Høgh-Olesen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparing theory-driven and data-driven attractiveness models using images of real women’s faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Holzleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kandrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Studies in Imaginative Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.105-108. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (12), pp.1589-1595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26613/esic.3.2.149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378572v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing bias: extending sensory drive to include efficacy and efficiency in information processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5158,51 +5158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chumming on multi-day sailing trip in Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5283,64 +5283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauty is in the efficient coding of the beholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5387,77 +5387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New reptile records from Morocco and Western Sahara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herpetology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.583-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5899,51 +5899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of the Multicoloured Face of Mandrills: Insights from the Perceptual Space of Colour Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Martin Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6016,51 +6016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyto-nuclear discordance in the phylogeny of Ficus section Galoglychia and host shifts in plant-pollinator associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6361,51 +6361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Andreatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6641,51 +6641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6781,64 +6781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual signals of fish species mimic the spatial statistics of their habitat: evidence for processing bias in animal signal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel V Hulse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6882,64 +6882,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseult Héjja-Brichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7114,64 +7114,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innes C Cuthill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7202,64 +7202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual signals of fish species mimic the spatial statistics of their habitat: evidence for processing bias in animal signal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel V Hulse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -7281,51 +7281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Perception of Colour Patterns in Vertebrates with HMAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Guyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,51 +7431,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des Signaux de Communication Visuelle : une Approche Interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7662,51 +7662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Svensen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Patzner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5609.1.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785814v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Behrendt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Dressler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Raka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343313v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C Mendelson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Renoult" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil G Rosenthal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Shuker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauvadet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kreyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mbadoumou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Dibot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744249" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tieo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Harscouet-Commecy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penacchio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Oschadleus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colen&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pelte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf252" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.34474" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Digenis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Akyol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel-Cabanelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;znur Yazilan &#199;amlik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.37214" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;anda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Vuki&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Anthony Falzon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Bardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bertin-Johannet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C. Mendelson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42113-024-00231-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult H&#233;jja-Brichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Million" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102881" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;renger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9120511" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276939v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Renoult" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011703" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.992541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Roura-Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hart&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108939" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rufray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Bris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bilecenoglu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiralongo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030516" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cryer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15196" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03695941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baletaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001640" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Poirotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amblard-Rambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Willaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79417" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bogorodsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5144.1.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Minot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Uriot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60024/odon.v51i3-4.a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hulse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra Mendelson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101486" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Santin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aguilar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenkmen Ramazan Begburs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.25295" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998449v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hart&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meric de Bellefon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba3274" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bliard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172125v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Solan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/708763" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guerra Carande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13142" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13657" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021776v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Renna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanja B Brandl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13436" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021793v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Hulse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16389-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Holzleitner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Lee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hahn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kandrick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bovet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000685" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26613/esic.3.2.149" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0165" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delattre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932241v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cherel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renoult" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05302.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HJT2MMB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Widdig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sall&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12026" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6442B31F009129C488FEA7D20B3634C121236F0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin Schaefer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029117" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665591v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinderella Grout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-248" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02925125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Demarchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021950v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76054-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Bybee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Futahashi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sharkey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192898623.003.0003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276927v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276946v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieter Oschadleus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colencon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276906v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult Hejja Brichard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innes C Cuthill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378461v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Guyl" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Percher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04906185v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C Mendelson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Renoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil G Rosenthal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Shuker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Dibot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744249" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauvadet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kreyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mbadoumou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70187" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Svensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Patzner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5609.1.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Behrendt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Dressler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Raka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae146" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tieo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Harscouet-Commecy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penacchio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Oschadleus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colen&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pelte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf252" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.34474" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Digenis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Akyol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel-Cabanelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;znur Yazilan &#199;amlik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.37214" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;anda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Vuki&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Anthony Falzon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Bardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bertin-Johannet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C. Mendelson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42113-024-00231-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult H&#233;jja-Brichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Million" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102881" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;renger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9120511" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276939v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Renoult" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011703" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.992541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Roura-Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hart&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108939" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rufray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Bris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bilecenoglu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiralongo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030516" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cryer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15196" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03695941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baletaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001640" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Poirotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amblard-Rambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Willaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79417" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bogorodsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5144.1.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Minot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Uriot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60024/odon.v51i3-4.a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hulse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra Mendelson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101486" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Santin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aguilar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenkmen Ramazan Begburs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.25295" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172125v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bliard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guerra Carande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13142" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Solan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/708763" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hart&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meric de Bellefon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba3274" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13657" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021776v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Renna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanja B Brandl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13436" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021793v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Hulse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16389-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26613/esic.3.2.149" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378430v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Holzleitner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Lee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hahn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kandrick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bovet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000685" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0165" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delattre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932241v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cherel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renoult" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05302.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HJT2MMB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Widdig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sall&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12026" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6442B31F009129C488FEA7D20B3634C121236F0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin Schaefer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029117" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665591v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinderella Grout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-248" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02925125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Demarchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021950v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76054-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Bybee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Futahashi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sharkey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192898623.003.0003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276927v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276946v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieter Oschadleus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colencon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276906v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult Hejja Brichard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innes C Cuthill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378461v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Guyl" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Percher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04906185v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>