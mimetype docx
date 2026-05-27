--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -100,633 +100,633 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the biological basis of beauty</w:t>
+                <w:t xml:space="preserve">Testing the equivalency of human 'predators' and deep neural networks in the detection of cryptic moths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamra C Mendelson</w:t>
+                <w:t xml:space="preserve">Mónica Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien P Renoult</w:t>
+                <w:t xml:space="preserve">Lis Behrendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil G Rosenthal</w:t>
+                <w:t xml:space="preserve">Lyn Dressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M Shuker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adelina Raka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.70014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (2), pp.214-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voae146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343313v1</w:t>
+                <w:t xml:space="preserve">hal-04785814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and editing of Mandrill Faces: application to sex editing and assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Checklist, key and latitudinal distribution of the eastern Atlantic marine gobies along the European coast (Actinopterygii: Gobiidae and Oxudercidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Svensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Puech</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Patzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3744249⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5609 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5609.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783239v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision transformers for age prediction from facial images in a wild primate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation and editing of Mandrill Faces: application to sex editing and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Kreyer</w:t>
+                <w:t xml:space="preserve">Nicolas M. Dibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mbadoumou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (12), pp.2858-2872. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.70187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3744249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346675v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checklist, key and latitudinal distribution of the eastern Atlantic marine gobies along the European coast (Actinopterygii: Gobiidae and Oxudercidae)</w:t>
+                <w:t xml:space="preserve">Vision transformers for age prediction from facial images in a wild primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
+                <w:t xml:space="preserve">Julien P Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolf Svensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Renoult</w:t>
+                <w:t xml:space="preserve">Romain Karpinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Patzner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Kreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mbadoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5609.1.1⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (12), pp.2858-2872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.70187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350501v1</w:t>
+                <w:t xml:space="preserve">hal-05346675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the equivalency of human 'predators' and deep neural networks in the detection of cryptic moths</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the biological basis of beauty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyn Dressler</w:t>
+                <w:t xml:space="preserve">Tamra C Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelina Raka</w:t>
+                <w:t xml:space="preserve">Gil G Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David M Shuker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (2), pp.214-224. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (4), pp.1578-1593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeb/voae146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785814v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning approach to detect and visualize sexual dimorphism in monomorphic species</w:t>
               </w:r>
@@ -974,308 +974,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New records of introduced species in the Mediterranean (August 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New records of rarely reported species in the Mediterranean Sea (March 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markos Digenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Akyol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Biel-Cabanelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Öznur Yazilan Çamlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (2), pp.453-479. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.34474⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.84-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.37214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862910v1</w:t>
+                <w:t xml:space="preserve">hal-04959121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New records of rarely reported species in the Mediterranean Sea (March 2024)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New records of introduced species in the Mediterranean (August 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.84-115. </w:t>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp.453-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12681/mms.37214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12681/mms.34474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959121v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New records of the recently described Pomatoschistus nanus Engin &amp; Seyhan, 2017 (Teleostei: Gobiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radek Šanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasna Vukić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark-Anthony Falzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1348,51 +1348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tieo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melvin Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas M. Dibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1482,51 +1482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseult Héjja-Brichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C. Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1573,77 +1573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of the Taxonomic Diagnosis of Zebrus pallaoroi Kovačić, Šanda &amp; Vukić, 2021 (Actinopteri: Gobiiformes: Gobiidae), on a Large Sample from the Western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (12), pp.511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1690,64 +1690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis reveals assortative mate preferences in darters independent of sympatry and sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseult Héjja-Brichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (10), pp.e11498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1775,675 +1775,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276939v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity in an artificial neural network predicts beauty: towards a model of processing-based aesthetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Puech</w:t>
+                <w:t xml:space="preserve">The Delimitation of Geographic Distributions of Gobius bucchichi and Gobius incognitus (Teleostei: Gobiidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien P. Renoult</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bilecenoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tiralongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011703⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Revealing the Biodiversity of Hidden Marine Habitats, 11 (3), pp.516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse11030516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660672v1</w:t>
+                <w:t xml:space="preserve">hal-04267717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for studying drawing behavior: A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien P Renoult</w:t>
+                <w:t xml:space="preserve">Les poissons cryptobenthiques de la baie d’Agay (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la Fondation Biotope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.1-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04208308v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mandrillus Face Database: a portrait image database for individual and sex recognition, and age prediction in a non-human primate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparsity in an artificial neural network predicts beauty: towards a model of processing-based aesthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M. Dibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tieo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sauvadet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamra C. Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Harté</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien P. Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47, pp.108939. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (12), pp.e1011703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.108939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04081696v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les poissons cryptobenthiques de la baie d’Agay (Var)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Renoult</w:t>
+                <w:t xml:space="preserve">The Mandrillus Face Database: a portrait image database for individual and sex recognition, and age prediction in a non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Tieo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Menut</w:t>
+                <w:t xml:space="preserve">Claudia Ximena Restrepo-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rufray</w:t>
+                <w:t xml:space="preserve">Berta Roura-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Bris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+                <w:t xml:space="preserve">Mélanie Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Fondation Biotope</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.108939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.108939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977971v1</w:t>
+                <w:t xml:space="preserve">hal-04081696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Delimitation of Geographic Distributions of Gobius bucchichi and Gobius incognitus (Teleostei: Gobiidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning for studying drawing behavior: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Murat Bilecenoglu</w:t>
+                <w:t xml:space="preserve">Julien P Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Tiralongo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Revealing the Biodiversity of Hidden Marine Habitats, 11 (3), pp.516. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.992541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse11030516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.992541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267717v1</w:t>
+                <w:t xml:space="preserve">hal-04208308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and sexual consequences of facial femininity in a non-human primate</w:t>
               </w:r>
@@ -2557,395 +2557,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of enigmatic Mediterranean fish Gobius ater Bellotti, 1888 (Teleostei: Gobiidae) based on morphology from underwater photographs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Pillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15196⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (20), pp.2761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862790v1</w:t>
+                <w:t xml:space="preserve">hal-03831441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The aesthetic value of reef fishes is globally mismatched to their conservation priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric de Almeida Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.e3001640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831441v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aesthetic value of reef fishes is globally mismatched to their conservation priorities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of enigmatic Mediterranean fish Gobius ater Bellotti, 1888 (Teleostei: Gobiidae) based on morphology from underwater photographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (6), pp.e3001640. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (5), pp.1381-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695941v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandrill mothers associate with infants who look like their own offspring using phenotype matching</w:t>
               </w:r>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Poirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berta Roura-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amblard-Rambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,90 +3065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Mediterranean marine gobies (Actinopterygii: Gobiidae) of the continental shelf from photographs of in situ individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Svensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Bogorodsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3199,77 +3199,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers in Fishwatching Series: Gobies of the North-eastern Atlantic and the Mediterranean: Gobius and Thorogobius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3346,51 +3346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3454,51 +3454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using deep neural networks to model similarity between visual patterns: Application to fish sexual signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hulse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3571,77 +3571,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Akyol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenkmen Ramazan Begburs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.199-217. </w:t>
@@ -3683,51 +3683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French ichthyological records for 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bariche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3811,693 +3811,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ichthyological records for 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Same father, same face: Deep learning reveals selection for signaling kinship in a wild primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bergot</w:t>
+                <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Breton</w:t>
+                <w:t xml:space="preserve">M. Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brunelle</w:t>
+                <w:t xml:space="preserve">C. Poirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Camusat</w:t>
+                <w:t xml:space="preserve">J. Meric de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2020-444-001⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (22), pp.eaba3274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba3274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172125v1</w:t>
+                <w:t xml:space="preserve">hal-02998449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the link between relaxed predation and bird coloration on islands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for Mimicry in a Snake Assemblage Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Paquet</w:t>
+                <w:t xml:space="preserve">Thomas de Solan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloïs Robert</w:t>
+                <w:t xml:space="preserve">Philippe Geniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dufour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0002⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196 (1), pp.74-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/708763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021821v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plumage colouration in gulls responds to their non-breeding climatic niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Guerra Carande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (10), pp.1704-1715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for Mimicry in a Snake Assemblage Using Deep Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Examining the link between relaxed predation and bird coloration on islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/708763⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021754v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same father, same face: Deep learning reveals selection for signaling kinship in a wild primate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
+                <w:t xml:space="preserve">French ichthyological records for 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Harté</w:t>
+                <w:t xml:space="preserve">P. Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poirotte</w:t>
+                <w:t xml:space="preserve">P. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Meric de Bellefon</w:t>
+                <w:t xml:space="preserve">S. Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Laubi</w:t>
+                <w:t xml:space="preserve">M. Camusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (22), pp.eaba3274. </w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (4), pp.285-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba3274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2020-444-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998449v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral trait differentiation in Anacamptis coriophora: Phenotypic selection on scents, but not on colour</w:t>
               </w:r>
@@ -4522,51 +4522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Le Roncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4611,507 +4611,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning‐based methods for individual recognition in small birds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual signaling pattern correlates with habitat pattern in visually ornamented fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana R Silva</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Samuel V Hulse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamra C Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.13436⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16389-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021776v2</w:t>
+                <w:t xml:space="preserve">hal-03021793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual signaling pattern correlates with habitat pattern in visually ornamented fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning‐based methods for individual recognition in small birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André C. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana R Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Renna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel V Hulse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hanja B Brandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.2561. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (9), pp.1072-1085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16389-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.13436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021793v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue of The Aesthetic Animal by Høgh-Olesen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparing theory-driven and data-driven attractiveness models using images of real women’s faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Holzleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kandrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Studies in Imaginative Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26613/esic.3.2.149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (12), pp.1589-1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378572v1</w:t>
+                <w:t xml:space="preserve">hal-02378430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing theory-driven and data-driven attractiveness models using images of real women’s faces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue of The Aesthetic Animal by Høgh-Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (12), pp.1589-1595. </w:t>
+              <w:t xml:space="preserve">Evolutionary Studies in Imaginative Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.105-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xhp0000685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26613/esic.3.2.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378430v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing bias: extending sensory drive to include efficacy and efficiency in information processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra Mendelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5158,51 +5158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chumming on multi-day sailing trip in Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5283,64 +5283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauty is in the efficient coding of the beholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5387,77 +5387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New reptile records from Morocco and Western Sahara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herpetology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.583-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5899,51 +5899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of the Multicoloured Face of Mandrills: Insights from the Perceptual Space of Colour Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Martin Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6016,51 +6016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyto-nuclear discordance in the phylogeny of Ficus section Galoglychia and host shifts in plant-pollinator associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6361,51 +6361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Andreatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6503,51 +6503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth M. Bybee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Futahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P. Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Sharkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,77 +6628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social data collection and analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Salguero-Gomez; Marlène Gamelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demographic methods across the tree of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.53-76, 2021, 978-0-19-883860-9. </w:t>
@@ -6768,77 +6768,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual signals of fish species mimic the spatial statistics of their habitat: evidence for processing bias in animal signal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel V Hulse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6850,246 +6850,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using generative artificial intelligence to test hypotheses about animal signal evolution: A case study in an ornamented fish</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative evidence for sexual selection on nest weave pattern in weaverbirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Harscouet-Commecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Covas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dieter Oschadleus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pelte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276927v1</w:t>
+                <w:t xml:space="preserve">hal-04276946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evidence for sexual selection on nest weave pattern in weaverbirds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using generative artificial intelligence to test hypotheses about animal signal evolution: A case study in an ornamented fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseult Héjja-Brichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kara Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamra C Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Colencon</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04276946v1</w:t>
+                <w:t xml:space="preserve">hal-04276927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From natural to sexual selection: Revealing a hidden preference for camouflage patterns</w:t>
               </w:r>
@@ -7114,64 +7114,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innes C Cuthill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7189,77 +7189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual signals of fish species mimic the spatial statistics of their habitat: evidence for processing bias in animal signal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel V Hulse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamra C Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -7281,51 +7281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Perception of Colour Patterns in Vertebrates with HMAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Guyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,51 +7431,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des Signaux de Communication Visuelle : une Approche Interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7662,51 +7662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C Mendelson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Renoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil G Rosenthal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Shuker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Dibot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744249" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauvadet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kreyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mbadoumou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70187" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Svensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Patzner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5609.1.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Behrendt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Dressler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Raka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae146" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tieo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Harscouet-Commecy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penacchio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Oschadleus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colen&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pelte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf252" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.34474" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Digenis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Akyol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel-Cabanelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;znur Yazilan &#199;amlik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.37214" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;anda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Vuki&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Anthony Falzon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Bardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bertin-Johannet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C. Mendelson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42113-024-00231-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult H&#233;jja-Brichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Million" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102881" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;renger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9120511" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276939v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Renoult" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011703" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.992541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Roura-Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hart&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108939" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rufray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Bris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bilecenoglu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiralongo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030516" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cryer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15196" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03695941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baletaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001640" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Poirotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amblard-Rambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Willaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79417" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bogorodsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5144.1.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Minot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Uriot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60024/odon.v51i3-4.a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hulse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra Mendelson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101486" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Santin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aguilar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenkmen Ramazan Begburs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.25295" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172125v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bliard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guerra Carande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13142" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Solan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/708763" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hart&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meric de Bellefon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba3274" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13657" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021776v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Renna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanja B Brandl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13436" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021793v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Hulse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16389-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26613/esic.3.2.149" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378430v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Holzleitner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Lee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hahn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kandrick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bovet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000685" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0165" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delattre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932241v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cherel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renoult" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05302.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HJT2MMB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Widdig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sall&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12026" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6442B31F009129C488FEA7D20B3634C121236F0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin Schaefer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029117" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665591v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinderella Grout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-248" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02925125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Demarchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021950v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76054-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Bybee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Futahashi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sharkey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192898623.003.0003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276927v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276946v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieter Oschadleus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colencon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276906v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult Hejja Brichard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innes C Cuthill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378461v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Guyl" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Percher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04906185v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Behrendt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Dressler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Raka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Svensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Patzner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5609.1.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Dibot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Renoult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauvadet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kreyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mbadoumou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C Mendelson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil G Rosenthal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Shuker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tieo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Harscouet-Commecy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penacchio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Oschadleus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colen&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pelte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf252" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Digenis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Akyol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel-Cabanelas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;znur Yazilan &#199;amlik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.37214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.34474" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;anda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Vuki&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Anthony Falzon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Bardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bertin-Johannet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C. Mendelson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42113-024-00231-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult H&#233;jja-Brichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Million" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102881" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;renger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9120511" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276939v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bilecenoglu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiralongo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rufray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Bris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Renoult" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011703" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Roura-Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hart&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108939" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.992541" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cryer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03695941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langlois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baletaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001640" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15196" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Poirotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amblard-Rambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Willaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79417" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bogorodsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5144.1.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Minot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Uriot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60024/odon.v51i3-4.a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hulse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra Mendelson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101486" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Santin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aguilar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenkmen Ramazan Begburs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.25295" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998449v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hart&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meric de Bellefon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba3274" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Solan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/708763" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guerra Carande" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13142" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021821v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bliard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13657" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Hulse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16389-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021776v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R Silva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Renna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanja B Brandl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13436" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Holzleitner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Lee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hahn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kandrick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bovet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000685" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26613/esic.3.2.149" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0165" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delattre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932241v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cherel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renoult" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05302.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HJT2MMB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Widdig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sall&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12026" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6442B31F009129C488FEA7D20B3634C121236F0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin Schaefer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029117" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665591v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinderella Grout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-248" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02925125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Demarchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021950v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76054-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Bybee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Futahashi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sharkey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192898623.003.0003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276946v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieter Oschadleus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colencon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276927v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276906v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult Hejja Brichard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innes C Cuthill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378461v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Guyl" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Percher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04906185v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>