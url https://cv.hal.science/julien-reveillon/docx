--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -174,14153 +174,14663 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the impact of a large scale waterfall on a solid plate</w:t>
+                <w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+                <w:t xml:space="preserve">Anbarasan Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 181, pp.105013. </w:t>
+              <w:t xml:space="preserve">, 2026, 200, pp.105715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015583v1</w:t>
+                <w:t xml:space="preserve">hal-05585079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor mixing in turbulent vaporizing flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+                <w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbarasan Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Reveillon</w:t>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 161, pp.104388. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104388⟩</w:t>
+              <w:t xml:space="preserve">, 2026, pp.105715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934207v1</w:t>
+                <w:t xml:space="preserve">hal-05578488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of pressure loads on an oscillating water column with experimental comparison for random waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curvature-based analysis of complex morphologies at early stages of atomising spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Carreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1027, pp.A43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.11110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938506v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Morison approach with CFD modelling on a surface-piercing cylinder towards the investigation of FOWT Hydrodynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling of the impact of a large scale waterfall on a solid plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.111042⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.105013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655335v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to predict spray characteristics at early stage of the atomization process by using surface density and curvature distribution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vapor mixing in turbulent vaporizing flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 147, pp.103879. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103879⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 161, pp.104388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457168v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an extended reactor configuration to analyze preferential segregation impact on spray autoignition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Pera</w:t>
+                <w:t xml:space="preserve">Computations of pressure loads on an oscillating water column with experimental comparison for random waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Barajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120869⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.104228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388334v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of soliton impact onto a vertical wall: Comparing incompressible and compressible assumption with experimental validation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Morison approach with CFD modelling on a surface-piercing cylinder towards the investigation of FOWT Hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adria Borras Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103817⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 251, pp.111042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.111042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122362v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new DNS formalism dedicated to turbulent two-phase flows with phase change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An attempt to predict spray characteristics at early stage of the atomization process by using surface density and curvature distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Langone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 143, pp.103762. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103762⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 147, pp.103879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324007v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of cavitation for liquid injection in non-condensable gas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Development of an extended reactor configuration to analyze preferential segregation impact on spray autoignition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103269⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 302, pp.120869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514850v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-based interface resolution quality (irq) indicator to assess simulation accuracy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Computations of soliton impact onto a vertical wall: Comparing incompressible and compressible assumption with experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033923⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.103817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877689v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit formulation to model the evaporation process in the Eulerian-Lagrangian Spray Atomization (ELSA) framework</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new DNS formalism dedicated to turbulent two-phase flows with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (12), pp.1043-1069. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.103762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862478v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomization modeling using surface density and stochastic fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of cavitation for liquid injection in non-condensable gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032620⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.103269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941811v1</w:t>
+                <w:t xml:space="preserve">hal-02514850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid transport in scale space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curvature-based interface resolution quality (irq) indicator to assess simulation accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1056⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.31-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432999v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-Eddy simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">An implicit formulation to model the evaporation process in the Eulerian-Lagrangian Spray Atomization (ELSA) framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Palanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Andreini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2020.1803495⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (12), pp.1043-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915062v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental data and numerical modeling of flashing jets of pressure liquefied gases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Atomization modeling using surface density and stochastic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Tretola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Navarro-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Vogiatzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prs.12151⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.239-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558237v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zonal grid method for incompressible two-phase flows</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liquid transport in scale space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.12.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 886, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970787v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian–Lagrangian spray atomization model coupled with interface capturing method for diesel injectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+                <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-Eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hecht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2020.1803495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970788v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the droplet size distribution come from?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+                <w:t xml:space="preserve">Experimental data and numerical modeling of flashing jets of pressure liquefied gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Essadki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Didier Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.010⟩</w:t>
+              <w:t xml:space="preserve">Process Safety Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), prs12151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prs.12151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821941v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized single-step (OSS) chemistry models for the simulation of turbulent premixed flame propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A zonal grid method for incompressible two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dabonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimad Er-Raiy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">N. Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mura</w:t>
+                <w:t xml:space="preserve">G. Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.038⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.22-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304849v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pressure based method for vaporizing compressible two-phase flows with interface capturing approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Reveillon</w:t>
+                <w:t xml:space="preserve">Eulerian–Lagrangian spray atomization model coupled with interface capturing method for diesel injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 108, pp.42-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.022⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827180v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of different turbulent combustion models based on tabulated chemistry using DNS of heterogeneous mixtures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized single-step (OSS) chemistry models for the simulation of turbulent premixed flame propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
+                <w:t xml:space="preserve">Aimad Er-Raiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Pera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (3), pp.440-465. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.130-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13647830.2016.1247214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582158v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of a Cavitating Multiphase Flow for Liquid Injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pressure based method for vaporizing compressible two-phase flows with interface capturing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cailloux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">R. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012081⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.42-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612108v1</w:t>
+                <w:t xml:space="preserve">hal-01827180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flow and ignition fluctuations on cycle-to-cycle variations in early flame kernel growth.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Pera</w:t>
+                <w:t xml:space="preserve">Where does the droplet size distribution come from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Knop</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35, pp.2897-2905. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.230-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139080v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of two-phase flows DNS to characterize interactions between turbulence and widely deformed interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Reveillon</w:t>
+                <w:t xml:space="preserve">Evaluation of different turbulent combustion models based on tabulated chemistry using DNS of heterogeneous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-43489-5_7⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.440-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2016.1247214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596522v1</w:t>
+                <w:t xml:space="preserve">hal-01582158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Residual Burnt Gas Heterogeneity on Cyclic Variability in Lean-burn SI Engines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of a Cavitating Multiphase Flow for Liquid Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Helie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-014-9527-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 656 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612427v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of residual burnt gas heterogeneity on early flame propagation and on cyclic variability in spark-ignited engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Influence of flow and ignition fluctuations on cycle-to-cycle variations in early flame kernel growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Knop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.01.009⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.2897-2905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01665333v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of droplet temperature in a two-phase heptane/air V-flame</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+                <w:t xml:space="preserve">Potential of two-phase flows DNS to characterize interactions between turbulence and widely deformed interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43489-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.03.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01663472v1</w:t>
+                <w:t xml:space="preserve">hal-01596522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving primary atomization modeling through DNS of two-phase flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Menard</w:t>
+                <w:t xml:space="preserve">Effects of Residual Burnt Gas Heterogeneity on Cyclic Variability in Lean-burn SI Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Knop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55, pp.130-137. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (4), pp.837--863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2013.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-014-9527-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596523v1</w:t>
+                <w:t xml:space="preserve">hal-01612427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward using direct numerical simulationto improve primary break-up modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of residual burnt gas heterogeneity on early flame propagation and on cyclic variability in spark-ignited engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007439⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (6), pp.1020 - 1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596524v1</w:t>
+                <w:t xml:space="preserve">hal-01665333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS Analysis of turbulent mixing in two-phase flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+                <w:t xml:space="preserve">Experimental study of droplet temperature in a two-phase heptane/air V-flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Letty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Luret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+                <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berlemont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40, pp.93-105. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (9), pp.1803 - 1811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2011.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649803v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the influence of two-phase flow mass and heat transfers on n-heptane autoignition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">Improving primary atomization modeling through DNS of two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 159 (6), pp.2056-2068. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.130-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2013.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00767780v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of liquid jet atomization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward using direct numerical simulationto improve primary break-up modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Chesnel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Desjonqueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and spray</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (9), pp.711-736. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (11), pp.957-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v21.i9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767791v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat transfer in dilute two-phase flows using the Mesoscopic Eulerian Formalism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNS Analysis of turbulent mixing in two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dombard</w:t>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Leveugle</w:t>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Selle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.10.050⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.93-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2011.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811401v1</w:t>
+                <w:t xml:space="preserve">hal-00649803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of the potential of DNS for the understanding of reactive multiphase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of the influence of two-phase flow mass and heat transfers on n-heptane autoignition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Péra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Bouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (1), pp.63-92. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (6), pp.2056-2068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1260/1756-8277.3.1.63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767587v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrid analysis of liquid jet atomization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Large eddy simulation of liquid jet atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atomization and spray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (9), pp.711-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v21.i9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v21.i1.40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00573786v1</w:t>
+                <w:t xml:space="preserve">hal-00767791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame/Wall interactions: laminar study of unburnt HC formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling heat transfer in dilute two-phase flows using the Mesoscopic Eulerian Formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-009-9245-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 55, pp.1486-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445505v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian quadrature-based moment models for dilute polydisperse evaporating sprays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examples of the potential of DNS for the understanding of reactive multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Péra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-010-9286-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.63-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1756-8277.3.1.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449866v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING COLLISION OUTCOME IN MODERATELY DENSE SPRAYS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Subgrid analysis of liquid jet atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (3), pp.251-268</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 1, pp.41-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v21.i1.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649752v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SGS analysis of the evolution equations of the mixture fraction and the progress variable variances in the presence of spray combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MODELING COLLISION OUTCOME IN MODERATELY DENSE SPRAYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (1), pp.21-48</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.251-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475523v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of DNS to analyze heat and mass transfers in a droplet-laden turbulent jet.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Flame/Wall interactions: laminar study of unburnt HC formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chauvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.v1.i3.30⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (3), pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-009-9245-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667981v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian models for turbulent spray combustion with polydispersity and droplet crossing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Eulerian quadrature-based moment models for dilute polydisperse evaporating sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.016⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85, pp.649-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-010-9286-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00408719v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of incompressible turbulent flows using parallel computing techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SGS analysis of the evolution equations of the mixture fraction and the progress variable variances in the presence of spray combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hill</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hicham Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.21-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01668028v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the preferential segregation of droplets on evaporation and turbulent mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the use of DNS to analyze heat and mass transfers in a droplet-laden turbulent jet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Truffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 583, pp.273-302. </w:t>
+              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (3), pp.289 - 308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112007006180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.v1.i3.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00474853v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of spray flame/acoustic interactions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eulerian models for turbulent spray combustion with polydispersity and droplet crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.153⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (Numéro Thématique Spécial "Combustion for aerospace propulsion"), pp.438-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668049v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporating droplets in turbulent reacting flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Large eddy simulations of incompressible turbulent flows using parallel computing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gokarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. O. Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.114⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (10), pp.1819 - 1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.1560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668591v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling subgrid scale mixture fraction variance in LES of evaporating spray</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of the preferential segregation of droplets on evaporation and turbulent mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Domingo</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 146 (4), pp.635 - 648. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 583, pp.273-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112007006180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672204v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of partially premixed combustion in spray and gaseous turbulent flame-bases stabilized in hot air</w:t>
+                <w:t xml:space="preserve">Direct numerical simulation of spray flame/acoustic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Domingo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">C. Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 140 (3), pp.172-195. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.2283 - 2290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668611v1</w:t>
+                <w:t xml:space="preserve">hal-01668049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of weakly turbulent dilute-spray flames and spray combustion regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaporating droplets in turbulent reacting flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Vervisch</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 537 (-1), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.2319 - 2326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112005005227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668606v1</w:t>
+                <w:t xml:space="preserve">hal-01668591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical procedures to generate and to visualize flow fields from analytical or experimental statistics : turbulent velocity, fluctuating scalars and variable density sprays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling subgrid scale mixture fraction variance in LES of evaporating spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 146 (4), pp.635 - 648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767602v1</w:t>
+                <w:t xml:space="preserve">hal-01672204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen–sulphur oxy-flame analysis and single-step flame tabulated chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">DNS analysis of partially premixed combustion in spray and gaseous turbulent flame-bases stabilized in hot air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2003.09.008⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 140 (3), pp.172-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668618v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian analysis of the dispersion of evaporating polydispersed sprays in a statistically stationary turbulent flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analysis of weakly turbulent dilute-spray flames and spray combustion regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 537 (-1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112005005227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188023v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical Simulation of Statistically Stationary One- and Two-Phase Turbulent Combustion: A Turbulent Injection Procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical procedures to generate and to visualize flow fields from analytical or experimental statistics : turbulent velocity, fluctuating scalars and variable density sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Hauguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:APPL.0000049273.27776.f5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01668616v1</w:t>
+                <w:t xml:space="preserve">hal-00767602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of heat release in laminar diffusion flames lifted on round jets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Hydrogen–sulphur oxy-flame analysis and single-step flame tabulated chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Labégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandip Ghosal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0010-2180(03)00114-7⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83 (4-5), pp.605-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2003.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669041v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of the effects of dispersed particles on heat transfers from an impinging jet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Direct Numerical Simulation of Statistically Stationary One- and Two-Phase Turbulent Combustion: A Turbulent Injection Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Cannevière</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hauguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 73 (2), pp.133 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:APPL.0000049273.27776.f5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767609v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the accuracy of PIV treatments for turbulent flow studies by direct numerical simulation of multi-phase flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Eulerian analysis of the dispersion of evaporating polydispersed sprays in a statistically stationary turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Péra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Demare</w:t>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. J. Vervisch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Trinite</w:t>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/12/9/302⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (1), pp.1--27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00638771v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray vaporization in nonpremixed turbulent combustion modeling: a single droplet model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Effects of heat release in laminar diffusion flames lifted on round jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Reveillon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Ghosal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 121 (1-2), pp.75 - 90. </w:t>
+              <w:t xml:space="preserve">, 2003, 134 (4), pp.355-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0010-2180(99)00157-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0010-2180(03)00114-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672231v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrid-Scale Turbulent Micromixing: Dynamic Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Visualization of the effects of dispersed particles on heat transfers from an impinging jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vervisch</w:t>
+                <w:t xml:space="preserve">Karine Cannevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (1), pp.11-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668630v1</w:t>
+                <w:t xml:space="preserve">hal-00767609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the dynamic LES model to heat release induced effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Estimation of the accuracy of PIV treatments for turbulent flow studies by direct numerical simulation of multi-phase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. J. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Vervisch</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.868999⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (9), pp.1382-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/12/9/302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668632v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects de la modélisation numérique appliquée à la combustion turbulente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Spray vaporization in nonpremixed turbulent combustion modeling: a single droplet model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guichard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12506559.1996.10511216⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 121 (1-2), pp.75 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-2180(99)00157-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669027v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of isoconcentration surfaces in weak shock turbulent mixing interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Subgrid-Scale Turbulent Micromixing: Dynamic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vervisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 36 (3), pp.336 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of the dynamic LES model to heat release induced effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (8), pp.2248 - 2250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.868999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects de la modélisation numérique appliquée à la combustion turbulente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5 (2), pp.161 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12506559.1996.10511216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of isoconcentration surfaces in weak shock turbulent mixing interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1996, 34 (12), pp.2539 - 2544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/3.13436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Complex Liquid-Gas Interface Morphology Beyond Spherical Drop and Bubble Through Surface Curvature Distribution (SCD)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Liquid-gas transition and description at free surface for impinging jet hydraulic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mcginn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024-Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMF2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICMF, May 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017421v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent numerical developments for DNS of compressible turbulent liquid-gas flows with phase change: application to sloshed cryogenic tanks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Complex Liquid-Gas Interface Morphology Beyond Spherical Drop and Bubble Through Surface Curvature Distribution (SCD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows 5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2024-Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2024-130069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653936v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of sloshing and phase change in LH2 tanks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Recent numerical developments for DNS of compressible turbulent liquid-gas flows with phase change: application to sloshed cryogenic tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amauric Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 10th European Conference for Aerospace Sciences (EUCASS) and 9th conference of the Council of European Aerospace Societies (CEAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647747v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring differences in second order statistics for the simulation of multi-scale atomization process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+                <w:t xml:space="preserve">Direct numerical simulation of sloshing and phase change in LH2 tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauric Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint 10th European Conference for Aerospace Sciences (EUCASS) and 9th conference of the Council of European Aerospace Societies (CEAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2023-346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016677v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis applied to a commercial and an academic injection system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Aeration of large free-falling jet and its impact on solid ground and liquid ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Añez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS Europe 2023, 32nd Conference on Liquid Atomization &amp; Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459846v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeration of large free-falling jet and its impact on solid ground and liquid ponds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curvature-surface analysis applied to a commercial and an academic injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Ferrando</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, kobe, Japan</w:t>
+              <w:t xml:space="preserve">ILASS Europe 2023, 32nd Conference on Liquid Atomization &amp; Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417291v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Exploring differences in second order statistics for the simulation of multi-scale atomization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325607v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Ferrando</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417822v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016666v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation and vapor mixing in turbulent two-phase flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+                <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417263v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of dam spilling water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaporation and vapor mixing in turbulent two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IAHR world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Granada, Spain</w:t>
+              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016710v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique des effets de l'aération sur les impacts eau-solide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+                <w:t xml:space="preserve">Numerical study of dam spilling water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Añez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18eme journées de l'hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">39th IAHR world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943377v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass conserving implicit volume penalty method for moving-body flows [Conference presentation]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Étude numérique des effets de l'aération sur les impacts eau-solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">alexis bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering and ECCOMAS Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">18eme journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916912v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">A mass conserving implicit volume penalty method for moving-body flows [Conference presentation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering and ECCOMAS Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016837v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+                <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut PPRIME (UPR 3346 CNRS - Université de Poitiers - ISAE-ENSMA), Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636140v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of turbulent two-phase flows with phase change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Younes Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Transinter 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut PPRIME (UPR 3346 CNRS - Université de Poitiers - ISAE-ENSMA), Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017281v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct numerical simulation of turbulent two-phase flows with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
+              <w:t xml:space="preserve">GDR Transinter 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016807v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction précoce des caractéristiques d’un spray à l’aide de l’analyse de l’interface et de la distribution de courbure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45eme Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of load estimation approaches for different immersed boundary methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139194v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulation of weakly-compressible turbulent two-phase flows with phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 621:Transport and fluxes in dispersed turbulent flows.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Simulation of an Unconfined Vapor Cloud Explosion through obstacles using OpenFoam</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lecocq</w:t>
+                <w:t xml:space="preserve">Evaluation of load estimation approaches for different immersed boundary methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319942v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake deviation of yawed wind turbine by Large-Eddy Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFD Simulation of an Unconfined Vapor Cloud Explosion through obstacles using OpenFoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléante Langree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EAWE PhD Seminar on Wind Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Braunschweig, Germany. pp.262-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7795/810.20200724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384204v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surface resolution criterion for two-phase flows DNS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wake deviation of yawed wind turbine by Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">15th EAWE PhD Seminar on Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France. pp.29 - 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317511v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spray atomization model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A surface resolution criterion for two-phase flows DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317727v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale spray atomization model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Añez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dabonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRSIM2019 : Simulation and Optimization for Renewable Marine Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172169v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of cavitation with multi-component gas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">EMRSIM2019 : Simulation and Optimization for Renewable Marine Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177101v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-eddy simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of cavitation with multi-component gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC WORKSHOP DIRECT AND LARGE EDDY SIMULATION 12 (DLES12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149266v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of turbulent liquid-gas Flows with complex interface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAOS European meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Imperial College London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ERCOFTAC WORKSHOP DIRECT AND LARGE EDDY SIMULATION 12 (DLES12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145250v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LES of turbulent liquid-gas Flows with complex interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">HAOS European meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Imperial College London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160379v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent statistical transition from Euler to Lagrange using droplet velocity PDF</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2018 - 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023108v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weakly-compressible DNS formalism for turbulent atomization applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLASS 2018, 14 th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling atomization with phase change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Turbulent statistical transition from Euler to Lagrange using droplet velocity PDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical modeling of liquid-vapor interfaces in fluid flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Henri Poincaré, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ICLASS 2018 - 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379507v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for liquid-gas flow to link homogeneous and separated multiphase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling atomization with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">Numerical modeling of liquid-vapor interfaces in fluid flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Henri Poincaré, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144960v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a fully simulated injection: From the in injector flow to the final spray</w:t>
+                <w:t xml:space="preserve">Multiscale approach for liquid-gas flow to link homogeneous and separated multiphase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems (ILASS2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Invited Speaker, Sep 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">17th International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145251v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zonal Grid Method For Liquid Atomization Modeling Using OpenFOAM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toward a fully simulated injection: From the in injector flow to the final spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th OpenFOAM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems (ILASS2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited Speaker, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144968v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrid Liquid Flux and interface modelling for LES of Atomization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Zonal Grid Method For Liquid Atomization Modeling Using OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dabonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS2017 - 28th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">12th OpenFOAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127293v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed Particle Hydrodynamics in OpenFOAM for jet application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Subgrid Liquid Flux and interface modelling for LES of Atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th OpenFOAM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">ILASS2017 - 28th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144964v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the Drop Size Distribution Come From?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Smoothed Particle Hydrodynamics in OpenFOAM for jet application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dabonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems ( ILASS2017 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th OpenFOAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621288v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a fully simulated injection: from the in injector flow to the final spray</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Where does the Drop Size Distribution Come From?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS 2017 : 28th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems ( ILASS2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/ilass2017.2017.4706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144970v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards general purpose LES model of atomization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toward a fully simulated injection: from the in injector flow to the final spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIDIC, May 2016, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ILASS 2017 : 28th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144946v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general purpose LES Model for Atomization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude de la turbulence au sein des écoulements liquide-gaz denses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference Liquid Atomization &amp; Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">GDR Turbulence 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128542v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la turbulence au sein des écoulements liquide-gaz denses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A general purpose LES Model for Atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Turbulence 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference Liquid Atomization &amp; Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023642v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of weakly compressible vaporizing turbulent two-phase flows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards general purpose LES model of atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">, AIDIC, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023194v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of Cavitating Multiphase Flows for Liquid Injection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">DNS analysis of weakly compressible vaporizing turbulent two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Cavitation, EPFL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144951v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flows DNS of evaporating liquid-gas interface including interface regression, using level set and coupled level set/VOF method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulation of Cavitating Multiphase Flows for Liquid Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flows</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Cavitation, EPFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland. pp.012081, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379473v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving primary atomization modeling by using two-phase flows DNS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Two-phase flows DNS of evaporating liquid-gas interface including interface regression, using level set and coupled level set/VOF method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flows (ICMF 2013)</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379468v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving atomization modelling through DNS of two-phase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving primary atomization modeling by using two-phase flows DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Liquid Atomization and Spray Systems (ILASS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flows (ICMF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379484v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of flashing liquid jets due to leakage of liquefied gas storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improving atomization modelling through DNS of two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. ESReDA Seminar on Land Use Planning and Risk-Informed Decision Making "Aménagement du Territoire et Prise de Décision en Maîtrise des Risques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rouen, France. pp.NC</w:t>
+              <w:t xml:space="preserve">25th European Conference on Liquid Atomization and Spray Systems (ILASS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973690v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNS database to improve atomization modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of flashing liquid jets due to leakage of liquefied gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">43. ESReDA Seminar on Land Use Planning and Risk-Informed Decision Making "Aménagement du Territoire et Prise de Décision en Maîtrise des Risques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rouen, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971060v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of evaporating turbulent two-phase flows with resolved liquid-gas interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack-Gonang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">12. Triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379273v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dns of evaporating turbulent two-phase flows with resolved liquid-gas interface.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DNS of evaporating turbulent two-phase flows with resolved liquid-gas interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on Turbulence, Heat and Mass Transfer (THMT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">1st conference on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379285v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dns of evaporating turbulent two-phase flows with resolved liquid-gas interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">7th International symposium on Turbulence, Heat and Mass Transfer (THMT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971050v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the equivalence ratio field created from evaporation of liquid interface in dense spray</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre de Recherche sur la Combustion Turbulente (CRCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EM2C, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379515v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study of the equivalence ratio field created from evaporation of liquid interface in dense spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. European Conference on Liquid Atomization and Spray Systems (ILASS-Europe 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">Centre de Recherche sur la Combustion Turbulente (CRCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM2C, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970925v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fully coupled modeling of liquid atomization and dispersed spray</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Ercoftac Conference on simulation of Multiphase flows in Gasification and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">24. European Conference on Liquid Atomization and Spray Systems (ILASS-Europe 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382336v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of interactions between turbulent and evaporating liquid-gas interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards fully coupled modeling of liquid atomization and dispersed spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Liquid Atomization and Spray Systems (ILASS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">1st Ercoftac Conference on simulation of Multiphase flows in Gasification and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379239v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange turbulent en écoulement liquide-gaz dense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DNS analysis of interactions between turbulent and evaporating liquid-gas interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Liquid Atomization and Spray Systems (ILASS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379524v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian models and three-dimensional numerical simulation of polydisperse sprays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mélange turbulent en écoulement liquide-gaz dense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Conference on Mutiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">GDR Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498207v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eulerian models and three-dimensional numerical simulation of polydisperse sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internation Conference on Mutiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HC in IC engines : modelling of the HC formation in a PaSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duchamp de Lageneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting ECM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chania, Greece. pp.22-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14330,130 +14840,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING CAVITATION AND FLASH ATOMIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nai-Xian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-0-7918-4626-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14463,612 +14973,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid fuel combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Turbulent Combustion Physics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.328-366, 2022, 9781108671422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108671422.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Atomization Modeling in OpenFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Anez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puggelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andreini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OpenFOAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.297-308, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-60846-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of a Cavitating Multiphase Flow for Liquid Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Helie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Cavitation (cav2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 656, pp.012081, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of preferential segregation in flame dynamics in polydisperse evaporating sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Center for Turbulence Research, Stanford University. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 2010 Summer Program, Center for Turbulence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Turbulence Research, Stanford University, pp.383-392, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulation of sprays: turbulent dispersion, evaporation and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marchisio, Daniele L.; Fox, Rodney O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase reacting flows: modelling and simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.229-269, 2007, CISM International Centre for Mechanical Sciences, 978-3-211-72463-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-211-72464-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId384"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15136,51 +15646,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="592939BE"/>
+    <w:nsid w:val="E60AA47F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15367,51 +15877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-reveillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2289-3693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13399886X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015583v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germes Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03938506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barajas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104228" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03655335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Borras Nadal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palanti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03388334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120869" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103817" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103269" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033923" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palanti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032627" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Vogiatzaki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032620" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1803495" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabonneville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.12.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821941v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essadki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Er-Raiy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01582158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1247214" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cailloux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012081" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Knop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9527-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01665333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN60RSK0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.03.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6TKNR02-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007439" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.01.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQ3BP78-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767791v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chesnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v21.i9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811401v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dombard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leveugle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.10.050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8277.3.1.63" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v21.i1.40" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chauvy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delhom" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-009-9245-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9286-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Meftah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01667981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.30" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LX084B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battaglia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Fox" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hill" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1560" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7472DD36C13B95E40A724C5B8757D3185D23F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006180" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26ED14E6FC2D6B1E7FEEA88C33F1DF180E90F310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668049v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.153" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVTHZ237-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.114" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q1BCBD5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domingo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVF8DZQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7JHB83G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668606v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005005227" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05C733EC26BEB2EDE5E9D7C69404DDCA91FCD44D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767602v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668618v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2003.09.008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C8HNWJP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guichard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hauguel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000049273.27776.f5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDXMX72C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Boulanger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Ghosal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(03)00114-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX4F5DQB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767609v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cannevi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638771v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demare" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. J. Vervisch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/302" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9ZSSP24V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672231v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(99)00157-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHSTMCTD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.401" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668632v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868999" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669027v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1996.10511216" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.13436" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Demoulin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;veillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2024-130069" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653936v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Germes Martinez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647747v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauric Jarry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-346" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417291v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A&#241;ez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417263v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016710v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916912v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017281v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016717v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139194v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337688v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ante Langree" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecocq" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7795/810.20200724" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384204v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bricteux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317511v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317727v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dabonneville" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172169v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177101v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160379v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023108v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. X Demoulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023090v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Demoulin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379507v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145251v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144968v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hecht" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivoalen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144964v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621288v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ilass2017.2017.4706" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144970v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144946v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128542v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023642v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023194v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144951v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;lie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379473v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379468v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379484v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973690v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379246v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971060v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack-Gonang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379273v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379285v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971050v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379515v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970925v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382336v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261144v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchamp de Lageneste" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612400v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Xian Lu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meslem" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395168v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108671422.009" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125610v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60846-4_22" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612337v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Demoulin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630314v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767598v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-72464-4_6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKDR6ST4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-reveillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2289-3693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13399886X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germes Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104388" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03938506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barajas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03655335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Borras Nadal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palanti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103879" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03388334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120869" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103817" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palanti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032627" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Vogiatzaki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032620" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1803495" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabonneville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.12.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Er-Raiy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821941v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essadki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01582158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1247214" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cailloux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012081" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Knop" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9527-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01665333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN60RSK0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.03.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6TKNR02-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007439" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.01.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQ3BP78-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chesnel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v21.i9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dombard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leveugle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.10.050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8277.3.1.63" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v21.i1.40" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649752v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chauvy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delhom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-009-9245-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9286-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Meftah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01667981v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408719v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LX084B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battaglia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Fox" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hill" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1560" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7472DD36C13B95E40A724C5B8757D3185D23F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006180" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26ED14E6FC2D6B1E7FEEA88C33F1DF180E90F310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.153" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVTHZ237-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.114" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q1BCBD5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domingo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVF8DZQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7JHB83G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005005227" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05C733EC26BEB2EDE5E9D7C69404DDCA91FCD44D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767602v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668618v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2003.09.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C8HNWJP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guichard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hauguel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000049273.27776.f5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDXMX72C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188023v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Boulanger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Ghosal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(03)00114-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX4F5DQB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cannevi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638771v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. J. Vervisch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/302" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9ZSSP24V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672231v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(99)00157-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHSTMCTD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668630v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.401" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668632v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868999" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669027v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1996.10511216" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.13436" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcginn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Demoulin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;veillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2024-130069" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Germes Martinez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauric Jarry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-346" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A&#241;ez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459846v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417263v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016710v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916912v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017281v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337688v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139194v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319942v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ante Langree" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecocq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7795/810.20200724" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bricteux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317511v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317727v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dabonneville" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172169v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177101v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145250v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160379v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Demoulin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023108v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. X Demoulin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379507v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145251v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144968v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hecht" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivoalen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127293v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144964v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ilass2017.2017.4706" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144970v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023642v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128542v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144946v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023194v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144951v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;lie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379473v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379468v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379484v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379246v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973690v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971060v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack-Gonang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379273v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379285v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971050v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379515v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970925v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382336v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498207v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261144v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchamp de Lageneste" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612400v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Xian Lu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meslem" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395168v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108671422.009" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60846-4_22" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612337v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Demoulin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630314v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767598v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-72464-4_6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKDR6ST4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>