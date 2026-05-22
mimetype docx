--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,14495 +342,14504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curvature-based analysis of complex morphologies at early stages of atomising spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Carreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1027, pp.A43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.11110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578488v1</w:t>
+                <w:t xml:space="preserve">hal-05578485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-based analysis of complex morphologies at early stages of atomising spray</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbarasan Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.105715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.11110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05578485v1</w:t>
+                <w:t xml:space="preserve">hal-05578488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the impact of a large scale waterfall on a solid plate</w:t>
+                <w:t xml:space="preserve">Flow and plants: On the dispersion of wind-induced tree pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Hamdani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Anez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prosun Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdkarim Djama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105013⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0317027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015583v1</w:t>
+                <w:t xml:space="preserve">hal-05621299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor mixing in turbulent vaporizing flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of the impact of a large scale waterfall on a solid plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 161, pp.104388. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104388⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 181, pp.105013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934207v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of pressure loads on an oscillating water column with experimental comparison for random waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vapor mixing in turbulent vaporizing flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104228⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.104388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938506v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Morison approach with CFD modelling on a surface-piercing cylinder towards the investigation of FOWT Hydrodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computations of pressure loads on an oscillating water column with experimental comparison for random waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bozonnet</w:t>
+                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vinay</w:t>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pagnier</w:t>
+                <w:t xml:space="preserve">Gabriel Barajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adria Borras Nadal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 251, pp.111042. </w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.104228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.111042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655335v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to predict spray characteristics at early stage of the atomization process by using surface density and curvature distribution</w:t>
+                <w:t xml:space="preserve">Evaluation of Morison approach with CFD modelling on a surface-piercing cylinder towards the investigation of FOWT Hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Palanti</w:t>
+                <w:t xml:space="preserve">Constance Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Puggelli</w:t>
+                <w:t xml:space="preserve">Pauline Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Langone</w:t>
+                <w:t xml:space="preserve">Guillaume Vinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Andreini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Reveillon</w:t>
+                <w:t xml:space="preserve">Philippe Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adria Borras Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103879⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 251, pp.111042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.111042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457168v1</w:t>
+                <w:t xml:space="preserve">hal-03655335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an extended reactor configuration to analyze preferential segregation impact on spray autoignition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An attempt to predict spray characteristics at early stage of the atomization process by using surface density and curvature distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Langone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120869⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147, pp.103879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388334v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of soliton impact onto a vertical wall: Comparing incompressible and compressible assumption with experimental validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+                <w:t xml:space="preserve">Development of an extended reactor configuration to analyze preferential segregation impact on spray autoignition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103817⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 302, pp.120869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122362v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new DNS formalism dedicated to turbulent two-phase flows with phase change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Computations of soliton impact onto a vertical wall: Comparing incompressible and compressible assumption with experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103762⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.103817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324007v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of cavitation for liquid injection in non-condensable gas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A new DNS formalism dedicated to turbulent two-phase flows with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 127, pp.103269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103269⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 143, pp.103762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514850v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-based interface resolution quality (irq) indicator to assess simulation accuracy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of cavitation for liquid injection in non-condensable gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033923⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.103269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877689v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit formulation to model the evaporation process in the Eulerian-Lagrangian Spray Atomization (ELSA) framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Andreini</w:t>
+                <w:t xml:space="preserve">Curvature-based interface resolution quality (irq) indicator to assess simulation accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (12), pp.1043-1069. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032627⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.31-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862478v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomization modeling using surface density and stochastic fields</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An implicit formulation to model the evaporation process in the Eulerian-Lagrangian Spray Atomization (ELSA) framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantina Vogiatzaki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lorenzo Palanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Andreini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (4), pp.239-266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032620⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 29 (12), pp.1043-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941811v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid transport in scale space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Duret</w:t>
+                <w:t xml:space="preserve">Atomization modeling using surface density and stochastic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Menard</w:t>
+                <w:t xml:space="preserve">Giovanni Tretola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dumouchel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Reveillon</w:t>
+                <w:t xml:space="preserve">Salvador Navarro-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Vogiatzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1056⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.239-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432999v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-Eddy simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid transport in scale space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">B. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">T. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">C. Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 886, pp.A4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2020.1803495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915062v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental data and numerical modeling of flashing jets of pressure liquefied gases</w:t>
+                <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-Eddy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Lacome</w:t>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lemofack</w:t>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jamois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prs.12151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2020.1803495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558237v1</w:t>
+                <w:t xml:space="preserve">hal-02915062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zonal grid method for incompressible two-phase flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Hecht</w:t>
+                <w:t xml:space="preserve">Experimental data and numerical modeling of flashing jets of pressure liquefied gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.12.016⟩</w:t>
+              <w:t xml:space="preserve">Process Safety Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), prs12151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prs.12151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970787v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian–Lagrangian spray atomization model coupled with interface capturing method for diesel injectors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A zonal grid method for incompressible two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dabonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.22-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970788v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized single-step (OSS) chemistry models for the simulation of turbulent premixed flame propagation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Bouali</w:t>
+                <w:t xml:space="preserve">Eulerian–Lagrangian spray atomization model coupled with interface capturing method for diesel injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304849v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pressure based method for vaporizing compressible two-phase flows with interface capturing approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Optimized single-step (OSS) chemistry models for the simulation of turbulent premixed flame propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad Er-Raiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.022⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.130-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827180v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the droplet size distribution come from?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A pressure based method for vaporizing compressible two-phase flows with interface capturing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 107, pp.230-245. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 108, pp.42-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821941v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of different turbulent combustion models based on tabulated chemistry using DNS of heterogeneous mixtures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Where does the droplet size distribution come from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830.2016.1247214⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.230-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582158v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of a Cavitating Multiphase Flow for Liquid Injection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Evaluation of different turbulent combustion models based on tabulated chemistry using DNS of heterogeneous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012081⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.440-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2016.1247214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612108v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flow and ignition fluctuations on cycle-to-cycle variations in early flame kernel growth.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of a Cavitating Multiphase Flow for Liquid Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Helie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 656 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139080v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of two-phase flows DNS to characterize interactions between turbulence and widely deformed interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Influence of flow and ignition fluctuations on cycle-to-cycle variations in early flame kernel growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Knop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-43489-5_7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.2897-2905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596522v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Residual Burnt Gas Heterogeneity on Cyclic Variability in Lean-burn SI Engines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">Potential of two-phase flows DNS to characterize interactions between turbulence and widely deformed interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-014-9527-7⟩</w:t>
+              <w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43489-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612427v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of residual burnt gas heterogeneity on early flame propagation and on cyclic variability in spark-ignited engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Effects of Residual Burnt Gas Heterogeneity on Cyclic Variability in Lean-burn SI Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Knop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.01.009⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (4), pp.837--863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-014-9527-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01665333v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of droplet temperature in a two-phase heptane/air V-flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Effects of residual burnt gas heterogeneity on early flame propagation and on cyclic variability in spark-ignited engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 160 (9), pp.1803 - 1811. </w:t>
+              <w:t xml:space="preserve">, 2013, 160 (6), pp.1020 - 1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663472v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving primary atomization modeling through DNS of two-phase flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Experimental study of droplet temperature in a two-phase heptane/air V-flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Letty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (9), pp.1803 - 1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596523v1</w:t>
+                <w:t xml:space="preserve">hal-01663472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward using direct numerical simulationto improve primary break-up modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Improving primary atomization modeling through DNS of two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007439⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.130-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2013.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596524v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS Analysis of turbulent mixing in two-phase flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Berlemont</w:t>
+                <w:t xml:space="preserve">Toward using direct numerical simulationto improve primary break-up modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desjonqueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2011.11.014⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (11), pp.957-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649803v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the influence of two-phase flow mass and heat transfers on n-heptane autoignition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Péra</w:t>
+                <w:t xml:space="preserve">DNS Analysis of turbulent mixing in two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.93-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2011.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.01.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00767780v1</w:t>
+                <w:t xml:space="preserve">hal-00649803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of liquid jet atomization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Chesnel</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the influence of two-phase flow mass and heat transfers on n-heptane autoignition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Péra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and spray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v21.i9⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (6), pp.2056-2068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767791v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heat transfer in dilute two-phase flows using the Mesoscopic Eulerian Formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 55, pp.1486-1495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of the potential of DNS for the understanding of reactive multiphase flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large eddy simulation of liquid jet atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Bouali</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1756-8277.3.1.63⟩</w:t>
+              <w:t xml:space="preserve">Atomization and spray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (9), pp.711-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v21.i9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767587v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrid analysis of liquid jet atomization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examples of the potential of DNS for the understanding of reactive multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Péra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v21.i1.40⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.63-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1756-8277.3.1.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573786v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING COLLISION OUTCOME IN MODERATELY DENSE SPRAYS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subgrid analysis of liquid jet atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Menard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Berlemont</w:t>
+                <w:t xml:space="preserve">Jeremy Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (3), pp.251-268</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 1, pp.41-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v21.i1.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649752v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame/Wall interactions: laminar study of unburnt HC formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Delhom</w:t>
+                <w:t xml:space="preserve">MODELING COLLISION OUTCOME IN MODERATELY DENSE SPRAYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.251-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445505v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian quadrature-based moment models for dilute polydisperse evaporating sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 85, pp.649-676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10494-010-9286-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SGS analysis of the evolution equations of the mixture fraction and the progress variable variances in the presence of spray combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Meftah</w:t>
+                <w:t xml:space="preserve">Flame/Wall interactions: laminar study of unburnt HC formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chauvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (3), pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-009-9245-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475523v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of DNS to analyze heat and mass transfers in a droplet-laden turbulent jet.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">SGS analysis of the evolution equations of the mixture fraction and the progress variable variances in the presence of spray combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.21-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667981v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian models for turbulent spray combustion with polydispersity and droplet crossing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of DNS to analyze heat and mass transfers in a droplet-laden turbulent jet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Truffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.016⟩</w:t>
+              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (3), pp.289 - 308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.v1.i3.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00408719v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of incompressible turbulent flows using parallel computing techniques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eulerian models for turbulent spray combustion with polydispersity and droplet crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (10), pp.1819 - 1843. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (Numéro Thématique Spécial "Combustion for aerospace propulsion"), pp.438-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.1560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668028v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the preferential segregation of droplets on evaporation and turbulent mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large eddy simulations of incompressible turbulent flows using parallel computing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gokarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. O. Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112007006180⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (10), pp.1819 - 1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.1560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474853v1</w:t>
+                <w:t xml:space="preserve">hal-01668028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of spray flame/acoustic interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the preferential segregation of droplets on evaporation and turbulent mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 583, pp.273-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112007006180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668049v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporating droplets in turbulent reacting flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct numerical simulation of spray flame/acoustic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31 (2), pp.2319 - 2326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.114⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.2283 - 2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668591v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling subgrid scale mixture fraction variance in LES of evaporating spray</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaporating droplets in turbulent reacting flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Domingo</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.07.003⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.2319 - 2326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01672204v1</w:t>
+                <w:t xml:space="preserve">hal-01668591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of partially premixed combustion in spray and gaseous turbulent flame-bases stabilized in hot air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Modeling subgrid scale mixture fraction variance in LES of evaporating spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 140 (3), pp.172-195. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 146 (4), pp.635 - 648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.11.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01668611v1</w:t>
+                <w:t xml:space="preserve">hal-01672204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of weakly turbulent dilute-spray flames and spray combustion regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNS analysis of partially premixed combustion in spray and gaseous turbulent flame-bases stabilized in hot air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112005005227⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 140 (3), pp.172-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668606v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical procedures to generate and to visualize flow fields from analytical or experimental statistics : turbulent velocity, fluctuating scalars and variable density sprays</w:t>
+                <w:t xml:space="preserve">Analysis of weakly turbulent dilute-spray flames and spray combustion regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 537 (-1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112005005227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767602v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen–sulphur oxy-flame analysis and single-step flame tabulated chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical procedures to generate and to visualize flow fields from analytical or experimental statistics : turbulent velocity, fluctuating scalars and variable density sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01668618v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical Simulation of Statistically Stationary One- and Two-Phase Turbulent Combustion: A Turbulent Injection Procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen–sulphur oxy-flame analysis and single-step flame tabulated chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Labégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Hauguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83 (4-5), pp.605-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2003.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:APPL.0000049273.27776.f5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01668616v1</w:t>
+                <w:t xml:space="preserve">hal-01668618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian analysis of the dispersion of evaporating polydispersed sprays in a statistically stationary turbulent flow</w:t>
+                <w:t xml:space="preserve">Direct Numerical Simulation of Statistically Stationary One- and Two-Phase Turbulent Combustion: A Turbulent Injection Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hauguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/001⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 73 (2), pp.133 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:APPL.0000049273.27776.f5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188023v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of heat release in laminar diffusion flames lifted on round jets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eulerian analysis of the dispersion of evaporating polydispersed sprays in a statistically stationary turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandip Ghosal</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Péra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (1), pp.1--27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0010-2180(03)00114-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01669041v1</w:t>
+                <w:t xml:space="preserve">hal-00188023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of the effects of dispersed particles on heat transfers from an impinging jet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of heat release in laminar diffusion flames lifted on round jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Cannevière</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Ghosal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 134 (4), pp.355-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-2180(03)00114-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767609v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the accuracy of PIV treatments for turbulent flow studies by direct numerical simulation of multi-phase flow</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualization of the effects of dispersed particles on heat transfers from an impinging jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Trinite</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cannevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (1), pp.11-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/12/9/302⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00638771v1</w:t>
+                <w:t xml:space="preserve">hal-00767609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray vaporization in nonpremixed turbulent combustion modeling: a single droplet model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Reveillon</w:t>
+                <w:t xml:space="preserve">Estimation of the accuracy of PIV treatments for turbulent flow studies by direct numerical simulation of multi-phase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. J. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0010-2180(99)00157-1⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (9), pp.1382-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/12/9/302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672231v1</w:t>
+                <w:t xml:space="preserve">hal-00638771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrid-Scale Turbulent Micromixing: Dynamic Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Vervisch</w:t>
+                <w:t xml:space="preserve">Spray vaporization in nonpremixed turbulent combustion modeling: a single droplet model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/2.401⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 121 (1-2), pp.75 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-2180(99)00157-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668630v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the dynamic LES model to heat release induced effects</w:t>
+                <w:t xml:space="preserve">Subgrid-Scale Turbulent Micromixing: Dynamic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Vervisch</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.868999⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 36 (3), pp.336 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668632v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects de la modélisation numérique appliquée à la combustion turbulente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Response of the dynamic LES model to heat release induced effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12506559.1996.10511216⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (8), pp.2248 - 2250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.868999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669027v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects de la modélisation numérique appliquée à la combustion turbulente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5 (2), pp.161 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12506559.1996.10511216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamics of isoconcentration surfaces in weak shock turbulent mixing interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 34 (12), pp.2539 - 2544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/3.13436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-gas transition and description at free surface for impinging jet hydraulic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mcginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICMF, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Complex Liquid-Gas Interface Morphology Beyond Spherical Drop and Bubble Through Surface Curvature Distribution (SCD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2024-Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Anaheim, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2024-130069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent numerical developments for DNS of compressible turbulent liquid-gas flows with phase change: application to sloshed cryogenic tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulation of sloshing and phase change in LH2 tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amauric Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 10th European Conference for Aerospace Sciences (EUCASS) and 9th conference of the Council of European Aerospace Societies (CEAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13009/EUCASS2023-346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeration of large free-falling jet and its impact on solid ground and liquid ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Añez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-surface analysis applied to a commercial and an academic injection system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS Europe 2023, 32nd Conference on Liquid Atomization &amp; Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring differences in second order statistics for the simulation of multi-scale atomization process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016677v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Exploring differences in second order statistics for the simulation of multi-scale atomization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325607v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417822v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaporation and vapor mixing in turbulent two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016666v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation and vapor mixing in turbulent two-phase flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical study of dam spilling water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Añez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">39th IAHR world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417263v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of dam spilling water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Étude numérique des effets de l'aération sur les impacts eau-solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">alexis bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IAHR world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Granada, Spain</w:t>
+              <w:t xml:space="preserve">18eme journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016710v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique des effets de l'aération sur les impacts eau-solide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+                <w:t xml:space="preserve">A mass conserving implicit volume penalty method for moving-body flows [Conference presentation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18eme journées de l'hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering and ECCOMAS Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943377v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass conserving implicit volume penalty method for moving-body flows [Conference presentation]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering and ECCOMAS Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916912v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct numerical simulation of turbulent two-phase flows with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
+              <w:t xml:space="preserve">GDR Transinter 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016837v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prédiction précoce des caractéristiques d’un spray à l’aide de l’analyse de l’interface et de la distribution de courbure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut PPRIME (UPR 3346 CNRS - Université de Poitiers - ISAE-ENSMA), Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">45eme Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636140v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of turbulent two-phase flows with phase change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Younes Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Transinter 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut PPRIME (UPR 3346 CNRS - Université de Poitiers - ISAE-ENSMA), Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017281v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction précoce des caractéristiques d’un spray à l’aide de l’analyse de l’interface et de la distribution de courbure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45eme Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Evian, France</w:t>
+              <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016717v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct numerical simulation of weakly-compressible turbulent two-phase flows with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 621:Transport and fluxes in dispersed turbulent flows.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016807v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of weakly-compressible turbulent two-phase flows with phase change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Evaluation of load estimation approaches for different immersed boundary methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 621:Transport and fluxes in dispersed turbulent flows.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, Iceland</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337688v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of load estimation approaches for different immersed boundary methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">CFD Simulation of an Unconfined Vapor Cloud Explosion through obstacles using OpenFoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléante Langree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Braunschweig, Germany. pp.262-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7795/810.20200724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139194v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Simulation of an Unconfined Vapor Cloud Explosion through obstacles using OpenFoam</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A surface resolution criterion for two-phase flows DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319942v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake deviation of yawed wind turbine by Large-Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Houtin-Mongrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th EAWE PhD Seminar on Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France. pp.29 - 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surface resolution criterion for two-phase flows DNS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multi-scale spray atomization model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Añez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dabonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317511v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spray atomization model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EMRSIM2019 : Simulation and Optimization for Renewable Marine Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317727v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of cavitation with multi-component gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRSIM2019 : Simulation and Optimization for Renewable Marine Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172169v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of cavitation with multi-component gas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">ERCOFTAC WORKSHOP DIRECT AND LARGE EDDY SIMULATION 12 (DLES12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177101v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-eddy simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LES of turbulent liquid-gas Flows with complex interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC WORKSHOP DIRECT AND LARGE EDDY SIMULATION 12 (DLES12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">HAOS European meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Imperial College London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149266v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of turbulent liquid-gas Flows with complex interface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAOS European meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Imperial College London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145250v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent statistical transition from Euler to Lagrange using droplet velocity PDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. X Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">ICLASS 2018 - 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160379v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weakly-compressible DNS formalism for turbulent atomization applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLASS 2018, 14 th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent statistical transition from Euler to Lagrange using droplet velocity PDF</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling atomization with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F.X. X Demoulin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2018 - 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Numerical modeling of liquid-vapor interfaces in fluid flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Henri Poincaré, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023108v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling atomization with phase change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Subgrid Liquid Flux and interface modelling for LES of Atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical modeling of liquid-vapor interfaces in fluid flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Henri Poincaré, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ILASS2017 - 28th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379507v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for liquid-gas flow to link homogeneous and separated multiphase flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoothed Particle Hydrodynamics in OpenFOAM for jet application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dabonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">12th OpenFOAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144960v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a fully simulated injection: From the in injector flow to the final spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Multiscale approach for liquid-gas flow to link homogeneous and separated multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems (ILASS2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Invited Speaker, Sep 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">17th International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145251v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zonal Grid Method For Liquid Atomization Modeling Using OpenFOAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Dabonneville</w:t>
+                <w:t xml:space="preserve">Toward a fully simulated injection: From the in injector flow to the final spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th OpenFOAM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems (ILASS2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited Speaker, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144968v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrid Liquid Flux and interface modelling for LES of Atomization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+                <w:t xml:space="preserve">A Zonal Grid Method For Liquid Atomization Modeling Using OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dabonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS2017 - 28th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">12th OpenFOAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127293v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed Particle Hydrodynamics in OpenFOAM for jet application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Where does the Drop Size Distribution Come From?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th OpenFOAM Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems ( ILASS2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/ilass2017.2017.4706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144964v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the Drop Size Distribution Come From?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a fully simulated injection: from the in injector flow to the final spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems ( ILASS2017 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILASS 2017 : 28th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valence, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621288v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a fully simulated injection: from the in injector flow to the final spray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Etude de la turbulence au sein des écoulements liquide-gaz denses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS 2017 : 28th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Valence, Spain</w:t>
+              <w:t xml:space="preserve">GDR Turbulence 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144970v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la turbulence au sein des écoulements liquide-gaz denses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+                <w:t xml:space="preserve">A general purpose LES Model for Atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Turbulence 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference Liquid Atomization &amp; Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023642v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general purpose LES Model for Atomization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Towards general purpose LES model of atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference Liquid Atomization &amp; Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIDIC, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128542v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards general purpose LES model of atomization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hecht</w:t>
+                <w:t xml:space="preserve">DNS analysis of weakly compressible vaporizing turbulent two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AIDIC, May 2016, Florence, Italy</w:t>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144946v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of weakly compressible vaporizing turbulent two-phase flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of Cavitating Multiphase Flows for Liquid Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Cavitation, EPFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland. pp.012081, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023194v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of Cavitating Multiphase Flows for Liquid Injection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hélie</w:t>
+                <w:t xml:space="preserve">Two-phase flows DNS of evaporating liquid-gas interface including interface regression, using level set and coupled level set/VOF method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Cavitation, EPFL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144951v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flows DNS of evaporating liquid-gas interface including interface regression, using level set and coupled level set/VOF method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improving primary atomization modeling by using two-phase flows DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flows</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flows (ICMF 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379473v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving primary atomization modeling by using two-phase flows DNS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improving atomization modelling through DNS of two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flows (ICMF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">25th European Conference on Liquid Atomization and Spray Systems (ILASS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379468v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving atomization modelling through DNS of two-phase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A DNS database to improve atomization modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Liquid Atomization and Spray Systems (ILASS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
+              <w:t xml:space="preserve">12th triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379484v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNS database to improve atomization modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+                <w:t xml:space="preserve">Numerical modelling of flashing liquid jets due to leakage of liquefied gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">43. ESReDA Seminar on Land Use Planning and Risk-Informed Decision Making "Aménagement du Territoire et Prise de Décision en Maîtrise des Risques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rouen, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379246v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of flashing liquid jets due to leakage of liquefied gas storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack-Gonang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. ESReDA Seminar on Land Use Planning and Risk-Informed Decision Making "Aménagement du Territoire et Prise de Décision en Maîtrise des Risques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rouen, France. pp.NC</w:t>
+              <w:t xml:space="preserve">12. Triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973690v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+                <w:t xml:space="preserve">DNS of evaporating turbulent two-phase flows with resolved liquid-gas interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">1st conference on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971060v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of evaporating turbulent two-phase flows with resolved liquid-gas interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dns of evaporating turbulent two-phase flows with resolved liquid-gas interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">7th International symposium on Turbulence, Heat and Mass Transfer (THMT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379273v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dns of evaporating turbulent two-phase flows with resolved liquid-gas interface.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on Turbulence, Heat and Mass Transfer (THMT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379285v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+                <w:t xml:space="preserve">Study of the equivalence ratio field created from evaporation of liquid interface in dense spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">Centre de Recherche sur la Combustion Turbulente (CRCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM2C, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971050v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the equivalence ratio field created from evaporation of liquid interface in dense spray</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre de Recherche sur la Combustion Turbulente (CRCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EM2C, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">24. European Conference on Liquid Atomization and Spray Systems (ILASS-Europe 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379515v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+                <w:t xml:space="preserve">Towards fully coupled modeling of liquid atomization and dispersed spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. European Conference on Liquid Atomization and Spray Systems (ILASS-Europe 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">1st Ercoftac Conference on simulation of Multiphase flows in Gasification and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970925v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fully coupled modeling of liquid atomization and dispersed spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">DNS analysis of interactions between turbulent and evaporating liquid-gas interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Ercoftac Conference on simulation of Multiphase flows in Gasification and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">24th European Conference on Liquid Atomization and Spray Systems (ILASS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382336v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of interactions between turbulent and evaporating liquid-gas interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mélange turbulent en écoulement liquide-gaz dense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Liquid Atomization and Spray Systems (ILASS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">GDR Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379239v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange turbulent en écoulement liquide-gaz dense</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Berlemont</w:t>
+                <w:t xml:space="preserve">Eulerian models and three-dimensional numerical simulation of polydisperse sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
+              <w:t xml:space="preserve">Internation Conference on Mutiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379524v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian models and three-dimensional numerical simulation of polydisperse sprays</w:t>
-[...119 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">HC in IC engines : modelling of the HC formation in a PaSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duchamp de Lageneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting ECM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chania, Greece. pp.22-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14840,130 +14849,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING CAVITATION AND FLASH ATOMIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nai-Xian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-0-7918-4626-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14973,612 +14982,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid fuel combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Turbulent Combustion Physics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.328-366, 2022, 9781108671422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108671422.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Atomization Modeling in OpenFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Anez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puggelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andreini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OpenFOAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.297-308, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-60846-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of a Cavitating Multiphase Flow for Liquid Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Helie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Cavitation (cav2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 656, pp.012081, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of preferential segregation in flame dynamics in polydisperse evaporating sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Center for Turbulence Research, Stanford University. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 2010 Summer Program, Center for Turbulence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Turbulence Research, Stanford University, pp.383-392, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulation of sprays: turbulent dispersion, evaporation and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marchisio, Daniele L.; Fox, Rodney O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase reacting flows: modelling and simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.229-269, 2007, CISM International Centre for Mechanical Sciences, 978-3-211-72463-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-211-72464-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId384"/>
+      <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15646,51 +15655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E60AA47F"/>
+    <w:nsid w:val="0A77EAA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15877,51 +15886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-reveillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2289-3693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13399886X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germes Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104388" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03938506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barajas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03655335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Borras Nadal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palanti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103879" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03388334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120869" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103817" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palanti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032627" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Vogiatzaki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032620" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1803495" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabonneville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.12.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Er-Raiy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821941v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essadki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01582158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1247214" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cailloux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012081" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Knop" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9527-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01665333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN60RSK0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.03.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6TKNR02-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007439" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.01.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQ3BP78-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chesnel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v21.i9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dombard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leveugle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.10.050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8277.3.1.63" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v21.i1.40" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649752v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chauvy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delhom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-009-9245-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9286-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Meftah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01667981v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408719v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LX084B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battaglia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Fox" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hill" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1560" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7472DD36C13B95E40A724C5B8757D3185D23F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006180" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26ED14E6FC2D6B1E7FEEA88C33F1DF180E90F310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.153" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVTHZ237-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.114" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q1BCBD5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domingo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVF8DZQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7JHB83G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005005227" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05C733EC26BEB2EDE5E9D7C69404DDCA91FCD44D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767602v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668618v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2003.09.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C8HNWJP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guichard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hauguel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000049273.27776.f5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDXMX72C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188023v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Boulanger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Ghosal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(03)00114-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX4F5DQB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cannevi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638771v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. J. Vervisch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/302" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9ZSSP24V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672231v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(99)00157-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHSTMCTD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668630v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.401" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668632v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868999" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669027v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1996.10511216" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.13436" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcginn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Demoulin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;veillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2024-130069" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Germes Martinez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauric Jarry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-346" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A&#241;ez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459846v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417263v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016710v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916912v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017281v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337688v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139194v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319942v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ante Langree" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecocq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7795/810.20200724" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bricteux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317511v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317727v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dabonneville" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172169v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177101v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145250v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160379v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Demoulin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023108v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. X Demoulin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379507v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145251v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144968v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hecht" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivoalen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127293v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144964v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ilass2017.2017.4706" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144970v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023642v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128542v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144946v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023194v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144951v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;lie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379473v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379468v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379484v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379246v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973690v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971060v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack-Gonang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379273v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379285v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971050v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379515v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970925v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382336v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498207v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261144v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchamp de Lageneste" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612400v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Xian Lu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meslem" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395168v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108671422.009" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60846-4_22" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612337v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Demoulin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630314v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767598v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-72464-4_6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKDR6ST4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-reveillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2289-3693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13399886X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosun Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdkarim Djama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germes Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104388" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03938506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barajas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104228" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03655335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Borras Nadal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palanti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103879" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03388334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120869" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103817" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103762" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033923" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palanti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Vogiatzaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032620" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1803495" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabonneville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.12.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Er-Raiy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821941v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essadki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01582158v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1247214" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cailloux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Knop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596522v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9527-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01665333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN60RSK0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.03.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6TKNR02-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596524v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007439" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.01.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQ3BP78-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dombard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leveugle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.10.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chesnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v21.i9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8277.3.1.63" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573786v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v21.i1.40" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9286-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445505v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chauvy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delhom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-009-9245-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Meftah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01667981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.30" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LX084B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668028v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battaglia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Fox" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hill" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1560" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7472DD36C13B95E40A724C5B8757D3185D23F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474853v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006180" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26ED14E6FC2D6B1E7FEEA88C33F1DF180E90F310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.153" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVTHZ237-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668591v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.114" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q1BCBD5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672204v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domingo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVF8DZQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668611v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7JHB83G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005005227" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05C733EC26BEB2EDE5E9D7C69404DDCA91FCD44D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2003.09.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C8HNWJP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668616v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guichard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hauguel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000049273.27776.f5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDXMX72C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188023v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669041v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Boulanger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Ghosal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(03)00114-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX4F5DQB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767609v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cannevi&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demare" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. J. Vervisch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/302" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9ZSSP24V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672231v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(99)00157-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHSTMCTD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.401" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668632v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868999" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669027v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1996.10511216" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669018v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.13436" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563390v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcginn" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017421v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Demoulin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;veillon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2024-130069" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653936v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Germes Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647747v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauric Jarry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-346" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A&#241;ez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417263v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016710v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916912v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017281v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016717v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337688v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319942v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ante Langree" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecocq" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7795/810.20200724" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317511v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bricteux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317727v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dabonneville" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172169v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177101v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149266v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145250v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160379v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023108v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. X Demoulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023090v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Demoulin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379507v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127293v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144964v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hecht" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144968v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivoalen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621288v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ilass2017.2017.4706" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144970v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023642v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128542v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144946v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023194v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144951v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;lie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379473v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379468v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379484v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379246v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973690v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971060v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack-Gonang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379273v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379285v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971050v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379515v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970925v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382336v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498207v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261144v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchamp de Lageneste" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612400v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Xian Lu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meslem" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395168v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108671422.009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125610v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60846-4_22" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612337v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Demoulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630314v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767598v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-72464-4_6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKDR6ST4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>