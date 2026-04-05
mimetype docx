--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -821,303 +821,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le baiser de la femme araignée (II) : « Emma Zunz » et « Erik Grieg »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ateliers du Séminaire Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le texte et ses liens n°2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formes et fonctions du silence dans Nocturno de Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le baiser de la femme araignée (II) : « Emma Zunz » et « Erik Grieg »</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Lugones. Essayer la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Ateliers du Séminaire Amérique Latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Le texte et ses liens n°2</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'ILCEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Essais sur l'essai, 4, pp.59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Lugones ou la part du lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tigre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12, p.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790492v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03777092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1129,165 +1129,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El concepto de autor en la obra de Gérard Genette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Congreso internacional Orbis Tertius de Teoría y Crítica literaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, La Plata, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cuando Lugones reescribe un cuento de Maupassant (sobre « El aderezo de rubíes » y « La Parure »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réécriture en Amérique latine: les modèles décentrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marta Waldegaray, Apr 2008, Metz, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777123v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03704358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2631,51 +2631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?ISBN13=9782847882063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Val Julian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=146312&amp;amp;ISBN=9788484893790&amp;amp;TITULO=La%20impronta%20autoficcional%20:$b(Re)fracciones%20del%20yo%20en%20la%20narrativa%20argentina%20contempor%C3%A1nea%20/$cJos%C3%A9%20Manuel%20Gonz%C3%A1lez%20%C3%81lvarez%20(ed.)." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790478v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?ISBN13=9782847882063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Val Julian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=146312&amp;amp;ISBN=9788484893790&amp;amp;TITULO=La%20impronta%20autoficcional%20:$b(Re)fracciones%20del%20yo%20en%20la%20narrativa%20argentina%20contempor%C3%A1nea%20/$cJos%C3%A9%20Manuel%20Gonz%C3%A1lez%20%C3%81lvarez%20(ed.)." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790478v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>