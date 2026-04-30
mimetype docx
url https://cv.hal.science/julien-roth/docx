--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -100,494 +100,494 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extrinsic bounds for the spectrum of a Steklov problem associated with the (p, q)-Laplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47443/ejm.2025.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ALMOST STARSHAPED CMC HYPERSURFACES IN SPACE FORMS ARE GEODESIC SPHERES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note di Matematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (1), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Extrinsic bounds for the spectrum of a Steklov problem associated with the (p, q)-Laplacian</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A NEW CHARACTERIZATION OF SLICES IN WARPED PRODUCTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contributions to Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.30-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some New Eigenvalue Upper Bounds for Euclidean Hypersurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (1), pp.307-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00574-025-00479-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NOTE ON STARSHAPED HYPERSURFACES WITH ALMOST CONSTANT MEAN CURVATURE IN SPACE FORMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv der Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 122 (1), pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NEW EIGENVALUE PINCHING RESULTS FOR EUCLIDEAN DOMAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 204 (1), pp.307-326. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10231-024-01485-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10231-024-01485-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04236070v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04720027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPINORIAL REPRESENTATION OF SUBMANIFOLDS IN A PRODUCT OF SPACE FORMS</w:t>
               </w:r>
@@ -703,51 +703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON ALMOST STABLE LINEAR WEINGARTEN HYPERSURFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 189, pp.103343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -794,51 +794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REILLY-TYPE UPPER BOUNDS FOR THE p -STEKLOV PROBLEM ON SUBMANIFOLDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Australian Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -866,2835 +866,2835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EXTRINSIC UPPER BOUNDS THE FIRST EIGENVALUE OF THE p-STEKLOV PROBLEM ON SUBMANIFOLDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Volume 30 (2022), Issue 1, pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cm.9282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466652v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EXTRINSIC EIGENVALUES UPPER BOUNDS FOR SUBMANIFOLDS IN WEIGHTED MANIFOLDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Manfio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (3), pp.489-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">EXTRINSIC UPPER BOUNDS THE FIRST EIGENVALUE OF THE p-STEKLOV PROBLEM ON SUBMANIFOLDS</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON COMPACT EMBBEDED WEINGARTEN HYPERSURFACES IN WARPED PRODUCTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 517 (1), pp.126593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of hypersurfaces in four dimensional product spaces via two different Spin^c structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (1), pp.89-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10455-021-09802-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic eigenvalues upper bounds for hypersurfaces in weighted Euclidean spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.101696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2020.101696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON ALMOST STABLE CMC HYPERSURFACES IN MANIFOLDS OF BOUNDED SECTIONAL CURVATURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Australian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), pp.333-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXTRINSIC EIGENVALUES ESTIMATES FOR HYPERSURFACES IN PRODUCT SPACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">f -BIHARMONIC SUBMANIFOLDS OF GENERALIZED SPACE FORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.article n˚20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459382v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REILLY-TYPE INEQUALITIES FOR PANEITZ AND STEKLOV EIGENVALUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (3), pp.773 - 798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON COMPACT ANISOTROPIC WEINGARTEN HYPERSURFACES IN EUCLIDEAN SPACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113 (2), pp.213-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00013-019-01315-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPLICIT RIGIDITY OF ALMOST-UMBILICAL HYPERSURFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (6), pp.1075-1088</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NEW STABILITY RESULTS FOR SPHERES AND WULFF SHAPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, Volume 30 (2022), Issue 1, pp.49-61. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.153-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ON COMPACT EMBBEDED WEINGARTEN HYPERSURFACES IN WARPED PRODUCTS</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228821v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New stability results for spheres and Wulff shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 26 (2018), Issue 2 (2), pp.153 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/cm-2018-0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PINCHING OF THE FIRST EIGENVALUE FOR SECOND ORDER OPERATORS ON HYPERSURFACES OF THE EUCLIDEAN SPACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (3), pp.287-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPLEX AND LAGRANGIAN SURFACES OF THE COMPLEX PROJECTIVE PLANE VIA KÄHLERIAN KILLING SPIN c SPINORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.316-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinorial representation of submanifolds in metric Lie groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Zavala Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.348-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomphys.2016.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739665v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A DDVV INEQUALITY FOR SUBMANIFOLDS OF WARPED PRODUCTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Australian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (3), pp.495-499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A FUNDAMENTAL THEOREM FOR SUBMANIFOLDS OF MULTIPRODUCTS OF REAL SPACE FORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Lawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.323-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biharmonic submanifolds of generalized space forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.88-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2016.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843201v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPINORIAL REPRESENTATION OF SUBMANIFOLDS IN RIEMANNIAN SPACE FORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Lawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291 (1), pp.51-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOWER BOUNDS FOR THE EIGENVALUES OF THE Spin c DIRAC OPERATOR ON MANIFOLDS WITH BOUNDARY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 354 (4), pp.425-431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENERAL REILLY-TYPE INEQUALITIES FOR SUBMANIFOLDS OF WEIGHTED EUCLIDEAN SPACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (1), pp.127-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new result about almost umbilical hypersurfaces of space forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Australian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.145-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979206v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOWER BOUNDS FOR THE EIGENVALUES OF THE Spin c DIRAC OPERATOR ON SUBMANIFOLDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (5), pp.451-461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinors and isometric immersions of surfaces in 4-dimensional products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.635-652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Logarithmic Sobolev Constant of The Lamplighter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaël Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 517 (1), pp.126593</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 399, pp.576-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2012.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Roger Nakad</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Remark on Almost Umbilical Hypersurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182518v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper bounds for the first eigenvalue of the Laplacian in terms of anisiotropic mean curvatures,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (3-4), pp.383-403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on biharmonic submanifolds of product spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (2), pp.375-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827336v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinorial representation of surfaces in four-dimensional Space Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Lawn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (1), pp.89-114. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 44 (4), pp.433-453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Roth</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Spinc Dirac operator on hypersurfaces and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nakad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 74, pp.101696. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.93-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skew Killing spinors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (3), pp.84</w:t>
+              <w:t xml:space="preserve">Central European Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.844-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Roth</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypersurfaces of Spinc manifolds and Lawson Type correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nakad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...558 lines deleted...]
-                <w:t xml:space="preserve">Julian Scheuer</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 51 (3), pp.287-304</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 42 (3), pp.421-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10455-012-9321-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...1502 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenvalue pinching and application to the stability and the almost umbilicity of hypersurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 271 (no. 1-2), pp.469-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170114v3</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00630695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinorial characterizations of surfaces into 3-dimensional psuedo-Riemannian space forms</w:t>
               </w:r>
@@ -4623,233 +4623,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compter et mesurer. Réflexions sur Le souci du nombre dans l'évaluation de la production du savoir scientifique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaël Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hypersurfaces with small extrinsic radius or large $\lambda_1$ in Euclidean spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Aubry</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00516633v2</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-00533570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5107,51 +5107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04720034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045618v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47443/ejm.2025.026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhitosh Upadhyay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04999248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-025-00479-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-024-01485-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04720027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Basilio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lawn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-023-01302-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2023.103343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0004972723000096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Manfio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466652v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cm.9282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nakad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-021-09802-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04255850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2020.101696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459382v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-019-01315-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scheuer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228821v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cm-2018-0012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739665v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Zavala Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2016.12.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843201v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2016.11.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979206v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827336v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Abakumov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaulieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.10.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182518v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-012-9321-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170114v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Grosjean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2010.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264969v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-007-9086-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516633v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Aubry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748157v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10161" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47443/ejm.2025.026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04720034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04720027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04999248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-025-00479-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhitosh Upadhyay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-024-01485-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Basilio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lawn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-023-01302-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2023.103343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0004972723000096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466652v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cm.9282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Manfio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nakad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-021-09802-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04255850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2020.101696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459382v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-019-01315-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scheuer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228821v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cm-2018-0012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739665v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Zavala Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2016.12.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843201v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2016.11.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979206v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Abakumov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaulieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.10.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182518v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827336v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-012-9321-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170114v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Grosjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2010.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264969v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-007-9086-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516633v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Aubry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748157v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10161" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>