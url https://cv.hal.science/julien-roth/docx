--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -247,3454 +247,3454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Some New Eigenvalue Upper Bounds for Euclidean Hypersurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (1), pp.307-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00574-025-00479-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A NOTE ON STARSHAPED HYPERSURFACES WITH ALMOST CONSTANT MEAN CURVATURE IN SPACE FORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 122 (1), pp.109-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NEW EIGENVALUE PINCHING RESULTS FOR EUCLIDEAN DOMAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (1), pp.307-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10231-024-01485-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A NEW CHARACTERIZATION OF SLICES IN WARPED PRODUCTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPINORIAL REPRESENTATION OF SUBMANIFOLDS IN A PRODUCT OF SPACE FORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Basilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Lawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00574-025-00479-y⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (5), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00006-023-01302-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON ALMOST STABLE LINEAR WEINGARTEN HYPERSURFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">A NOTE ON STARSHAPED HYPERSURFACES WITH ALMOST CONSTANT MEAN CURVATURE IN SPACE FORMS</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.103343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2023.103343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REILLY-TYPE UPPER BOUNDS FOR THE p -STEKLOV PROBLEM ON SUBMANIFOLDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Australian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0004972723000096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXTRINSIC UPPER BOUNDS THE FIRST EIGENVALUE OF THE p-STEKLOV PROBLEM ON SUBMANIFOLDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Volume 30 (2022), Issue 1, pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cm.9282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466652v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXTRINSIC EIGENVALUES UPPER BOUNDS FOR SUBMANIFOLDS IN WEIGHTED MANIFOLDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Manfio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (3), pp.489-505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON COMPACT EMBBEDED WEINGARTEN HYPERSURFACES IN WARPED PRODUCTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 517 (1), pp.126593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of hypersurfaces in four dimensional product spaces via two different Spin^c structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (1), pp.89-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10455-021-09802-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic eigenvalues upper bounds for hypersurfaces in weighted Euclidean spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.101696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2020.101696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON ALMOST STABLE CMC HYPERSURFACES IN MANIFOLDS OF BOUNDED SECTIONAL CURVATURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Australian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), pp.333-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXTRINSIC EIGENVALUES ESTIMATES FOR HYPERSURFACES IN PRODUCT SPACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">f -BIHARMONIC SUBMANIFOLDS OF GENERALIZED SPACE FORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.article n˚20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459382v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REILLY-TYPE INEQUALITIES FOR PANEITZ AND STEKLOV EIGENVALUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (3), pp.773 - 798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON COMPACT ANISOTROPIC WEINGARTEN HYPERSURFACES IN EUCLIDEAN SPACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv der Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 122 (1), pp.109-120</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 113 (2), pp.213-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00013-019-01315-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">NEW EIGENVALUE PINCHING RESULTS FOR EUCLIDEAN DOMAINS</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPLICIT RIGIDITY OF ALMOST-UMBILICAL HYPERSURFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (6), pp.1075-1088</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NEW STABILITY RESULTS FOR SPHERES AND WULFF SHAPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.153-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228821v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New stability results for spheres and Wulff shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2023.103343⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 26 (2018), Issue 2 (2), pp.153 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/cm-2018-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">REILLY-TYPE UPPER BOUNDS FOR THE p -STEKLOV PROBLEM ON SUBMANIFOLDS</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PINCHING OF THE FIRST EIGENVALUE FOR SECOND ORDER OPERATORS ON HYPERSURFACES OF THE EUCLIDEAN SPACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (3), pp.287-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPLEX AND LAGRANGIAN SURFACES OF THE COMPLEX PROJECTIVE PLANE VIA KÄHLERIAN KILLING SPIN c SPINORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.316-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinorial representation of submanifolds in metric Lie groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Zavala Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.348-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomphys.2016.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739665v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A DDVV INEQUALITY FOR SUBMANIFOLDS OF WARPED PRODUCTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Australian Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 95 (3), pp.495-499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A FUNDAMENTAL THEOREM FOR SUBMANIFOLDS OF MULTIPRODUCTS OF REAL SPACE FORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Lawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.323-338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fernando Manfio</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biharmonic submanifolds of generalized space forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Roth</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.88-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2016.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843201v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPINORIAL REPRESENTATION OF SUBMANIFOLDS IN RIEMANNIAN SPACE FORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Lawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291 (1), pp.51-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOWER BOUNDS FOR THE EIGENVALUES OF THE Spin c DIRAC OPERATOR ON MANIFOLDS WITH BOUNDARY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 354 (4), pp.425-431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENERAL REILLY-TYPE INEQUALITIES FOR SUBMANIFOLDS OF WEIGHTED EUCLIDEAN SPACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (1), pp.127-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new result about almost umbilical hypersurfaces of space forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Australian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.145-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979206v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOWER BOUNDS FOR THE EIGENVALUES OF THE Spin c DIRAC OPERATOR ON SUBMANIFOLDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (5), pp.451-461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinors and isometric immersions of surfaces in 4-dimensional products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.635-652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Logarithmic Sobolev Constant of The Lamplighter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaël Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 399, pp.576-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2012.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Remark on Almost Umbilical Hypersurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182518v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper bounds for the first eigenvalue of the Laplacian in terms of anisiotropic mean curvatures,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (3-4), pp.383-403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on biharmonic submanifolds of product spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (2), pp.375-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827336v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinorial representation of surfaces in four-dimensional Space Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Lawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62 (3), pp.489-505</w:t>
+              <w:t xml:space="preserve">, 2013, 44 (4), pp.433-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Roth</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Spinc Dirac operator on hypersurfaces and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nakad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 517 (1), pp.126593</w:t>
+              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Characterization of hypersurfaces in four dimensional product spaces via two different Spin^c structures</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypersurfaces of Spinc manifolds and Lawson Type correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nakad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (1), pp.89-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10455-021-09802-4⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 42 (3), pp.421-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10455-012-9321-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Roth</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eigenvalue pinching and application to the stability and the almost umbilicity of hypersurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abhitosh Upadhyay</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 271 (no. 1-2), pp.469-488</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...2137 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170114v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skew Killing spinors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (3), pp.844-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630695v1</w:t>
-              </w:r>
-[...171 lines deleted...]
-                <w:t xml:space="preserve">hal-00170114v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinorial characterizations of surfaces into 3-dimensional psuedo-Riemannian space forms</w:t>
               </w:r>
@@ -4623,50 +4623,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hypersurfaces with small extrinsic radius or large $\lambda_1$ in Euclidean spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516633v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compter et mesurer. Réflexions sur Le souci du nombre dans l'évaluation de la production du savoir scientifique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4711,145 +4799,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaël Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533570v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00516633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5107,51 +5107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47443/ejm.2025.026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04720034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04720027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04999248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-025-00479-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhitosh Upadhyay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-024-01485-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Basilio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lawn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-023-01302-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2023.103343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0004972723000096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466652v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cm.9282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Manfio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nakad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-021-09802-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04255850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2020.101696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459382v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-019-01315-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scheuer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228821v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cm-2018-0012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739665v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Zavala Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2016.12.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843201v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2016.11.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979206v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Abakumov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaulieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.10.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182518v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827336v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-012-9321-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170114v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Grosjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2010.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264969v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-007-9086-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516633v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Aubry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748157v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10161" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47443/ejm.2025.026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04720034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04999248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-025-00479-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhitosh Upadhyay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-024-01485-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04720027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Basilio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lawn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-023-01302-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2023.103343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0004972723000096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466652v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cm.9282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Manfio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nakad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-021-09802-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04255850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2020.101696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459382v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-019-01315-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scheuer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228821v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cm-2018-0012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739665v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Zavala Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2016.12.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843201v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2016.11.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979206v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Abakumov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaulieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.10.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182518v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827336v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-012-9321-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170114v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Grosjean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2010.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264969v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-007-9086-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516633v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Aubry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748157v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10161" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>