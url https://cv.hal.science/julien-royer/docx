--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -282,473 +282,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy decay for a system of Schrödinger equations in a wave guide</w:t>
+                <w:t xml:space="preserve">Spectrum of the wave equation with Dirac damping on a non-compact star graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhia Ayechi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilhem Boukhris</w:t>
+                <w:t xml:space="preserve">David Krejcirik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0147011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.4673-4691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/proc/16412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420199v1</w:t>
+                <w:t xml:space="preserve">hal-03652993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of the wave equation with Dirac damping on a non-compact star graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Krejcirik</w:t>
+                <w:t xml:space="preserve">On Duclos-Exner's conjecture about waveguides in strong uniform magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerrand Bon-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Treust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/proc/16412⟩</w:t>
+              <w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/fms.2023.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652993v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Duclos-Exner's conjecture about waveguides in strong uniform magnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Null-controllability properties of the generalized two-dimensional Baouendi-Grushin equation with non-rectangular control sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enguerrand Bon-Lavigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+                <w:t xml:space="preserve">Armand Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.e11. </w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.1479-1522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/fms.2023.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ahl.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678608v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618415v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null-controllability properties of the generalized two-dimensional Baouendi-Grushin equation with non-rectangular control sets</w:t>
+                <w:t xml:space="preserve">Energy decay for a system of Schrödinger equations in a wave guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémi Dardé</w:t>
+                <w:t xml:space="preserve">Radhia Ayechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Koenig</w:t>
+                <w:t xml:space="preserve">Ilhem Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.1479-1522. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ahl.193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0147011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618415v3</w:t>
+                <w:t xml:space="preserve">hal-03420199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRITICAL TIME FOR THE OBSERVABILITY OF KOLMOGOROV-TYPE EQUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1088,464 +1088,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890232v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy decay and diffusion phenomenon for the asymptotically periodic damped wave equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Energy Decay and Diffusive Phenomenon in a Dissipative Wave Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mathematical Society of Japan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490420v1</w:t>
+                <w:t xml:space="preserve">hal-01259468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy decay for the Klein-Gordon equation with highly oscillating damping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of dimension as a consequence of norm-resolvent convergence and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Krejcirik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Siegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ahl.9⟩</w:t>
+              <w:t xml:space="preserve">Mathematika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (2), pp.406-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0025579318000013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583499v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Decay in a Wave Guide with Dissipation at Infinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Malloug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328865v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Energy Decay and Diffusive Phenomenon in a Dissipative Wave Guide</w:t>
+                <w:t xml:space="preserve">Energy decay for the Klein-Gordon equation with highly oscillating damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259468v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of dimension as a consequence of norm-resolvent convergence and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+                <w:t xml:space="preserve">Energy decay and diffusion phenomenon for the asymptotically periodic damped wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Siegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (2), pp.406-429. </w:t>
+              <w:t xml:space="preserve">Journal of the Mathematical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/S0025579318000013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2969/jmsj/77667766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449405v1</w:t>
+                <w:t xml:space="preserve">hal-01490420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local decay for the damped wave equation in the energy space</w:t>
               </w:r>
@@ -1786,90 +1786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-accretive Schrödinger operators and exponential decay of their eigenfunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Krejcirik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Siegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 221 (2), pp.779-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2634,159 +2634,260 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local decay and asymptotic profile for the damped wave equation in the asymptotically Euclidean setting</w:t>
+                <w:t xml:space="preserve">Semigroup decay for the wave equation with unbounded damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Fahs</w:t>
+                <w:t xml:space="preserve">Antonio Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borbala Gerhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Siegl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907155v1</w:t>
+                <w:t xml:space="preserve">hal-05561892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Local decay and asymptotic profile for the damped wave equation in the asymptotically Euclidean setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A minimal mass blow-up solution on a nonlinear quantum star graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2801,51 +2902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2855,100 +2956,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse haute fréquence de l'équation de Helmholtz dissipative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Nantes, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00578423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2958,105 +3059,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Damped Wave Equation and other Evolution Problems involving Non-selfadjoint Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematical Physics [math-ph]. Université Paul Sabatier (Toulouse 3), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03905989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3203,51 +3304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691264v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Treust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Ayechi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Boukhris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krejcirik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16412" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Bon-Lavigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618415v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koenig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356746v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Riviere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abbfbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058665v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890232v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Csobo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ohta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/77667766" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328865v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malloug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siegl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579318000013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163000v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ianni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029606" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Khenissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1574-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouclet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954688v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.01.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2010.07.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380641v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.490287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salissou Moutari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Fahs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045570v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00578423v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03905989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691264v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Treust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krejcirik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Bon-Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618415v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koenig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Ayechi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Boukhris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356746v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Riviere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abbfbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058665v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890232v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Csobo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ohta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siegl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579318000013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328865v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malloug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/77667766" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163000v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ianni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029606" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Khenissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1574-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouclet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954688v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.01.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2010.07.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380641v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.490287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salissou Moutari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arnal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Gerhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Fahs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045570v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00578423v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03905989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>