--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1088,464 +1088,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890232v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Energy Decay and Diffusive Phenomenon in a Dissipative Wave Guide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy decay and diffusion phenomenon for the asymptotically periodic damped wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mathematical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2969/jmsj/77667766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259468v1</w:t>
+                <w:t xml:space="preserve">hal-01490420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of dimension as a consequence of norm-resolvent convergence and applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy decay for the Klein-Gordon equation with highly oscillating damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Siegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/S0025579318000013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01449405v1</w:t>
+                <w:t xml:space="preserve">hal-01583499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Decay in a Wave Guide with Dissipation at Infinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Malloug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328865v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy decay for the Klein-Gordon equation with highly oscillating damping</w:t>
+                <w:t xml:space="preserve">Local Energy Decay and Diffusive Phenomenon in a Dissipative Wave Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ahl.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01583499v1</w:t>
+                <w:t xml:space="preserve">hal-01259468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy decay and diffusion phenomenon for the asymptotically periodic damped wave equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of dimension as a consequence of norm-resolvent convergence and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Krejcirik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Royer</w:t>
+                <w:t xml:space="preserve">Petr Siegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mathematical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70 (4), </w:t>
+              <w:t xml:space="preserve">Mathematika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (2), pp.406-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2969/jmsj/77667766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/S0025579318000013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490420v1</w:t>
+                <w:t xml:space="preserve">hal-01449405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local decay for the damped wave equation in the energy space</w:t>
               </w:r>
@@ -1825,51 +1825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Siegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 221 (2), pp.779-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2713,51 +2713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbala Gerhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Siegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3304,51 +3304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691264v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Treust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krejcirik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Bon-Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618415v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koenig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Ayechi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Boukhris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356746v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Riviere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abbfbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058665v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890232v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Csobo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ohta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siegl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579318000013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328865v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malloug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/77667766" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163000v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ianni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029606" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Khenissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1574-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouclet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954688v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.01.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2010.07.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380641v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.490287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salissou Moutari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arnal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Gerhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Fahs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045570v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00578423v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03905989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691264v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Treust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krejcirik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Bon-Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618415v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koenig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Ayechi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Boukhris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356746v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Riviere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abbfbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058665v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890232v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Csobo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ohta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/77667766" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328865v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malloug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siegl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579318000013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163000v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ianni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029606" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Khenissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1574-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouclet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954688v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.01.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2010.07.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380641v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.490287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salissou Moutari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arnal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Gerhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Fahs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045570v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00578423v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03905989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>