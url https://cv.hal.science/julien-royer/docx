--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -1088,464 +1088,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890232v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy decay and diffusion phenomenon for the asymptotically periodic damped wave equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy decay for the Klein-Gordon equation with highly oscillating damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mathematical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2969/jmsj/77667766⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490420v1</w:t>
+                <w:t xml:space="preserve">hal-01583499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy decay for the Klein-Gordon equation with highly oscillating damping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Decay in a Wave Guide with Dissipation at Infinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Malloug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583499v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328865v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Decay in a Wave Guide with Dissipation at Infinity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Energy Decay and Diffusive Phenomenon in a Dissipative Wave Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24</w:t>
+              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328865v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Energy Decay and Diffusive Phenomenon in a Dissipative Wave Guide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of dimension as a consequence of norm-resolvent convergence and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Krejcirik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Siegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (2), pp.406-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0025579318000013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259468v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of dimension as a consequence of norm-resolvent convergence and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+                <w:t xml:space="preserve">Energy decay and diffusion phenomenon for the asymptotically periodic damped wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Siegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (2), pp.406-429. </w:t>
+              <w:t xml:space="preserve">Journal of the Mathematical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/S0025579318000013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2969/jmsj/77667766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449405v1</w:t>
+                <w:t xml:space="preserve">hal-01490420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local decay for the damped wave equation in the energy space</w:t>
               </w:r>
@@ -1825,51 +1825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Siegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 221 (2), pp.779-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2713,51 +2713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbala Gerhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Siegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3304,51 +3304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691264v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Treust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krejcirik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Bon-Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618415v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koenig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Ayechi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Boukhris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356746v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Riviere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abbfbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058665v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890232v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Csobo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ohta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/77667766" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328865v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malloug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siegl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579318000013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163000v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ianni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029606" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Khenissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1574-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouclet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954688v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.01.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2010.07.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380641v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.490287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salissou Moutari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arnal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Gerhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Fahs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045570v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00578423v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03905989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691264v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Treust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krejcirik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Bon-Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618415v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koenig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Ayechi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Boukhris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356746v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Riviere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abbfbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058665v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890232v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Csobo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ohta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328865v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malloug" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siegl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579318000013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/77667766" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163000v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ianni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029606" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Khenissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1574-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouclet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954688v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.01.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2010.07.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380641v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.490287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salissou Moutari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arnal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Gerhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Fahs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045570v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00578423v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03905989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>